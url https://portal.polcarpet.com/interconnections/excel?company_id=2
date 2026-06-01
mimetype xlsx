--- v1 (2026-03-13)
+++ v2 (2026-06-01)
@@ -12,73 +12,79 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="515">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="593">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Color</t>
   </si>
   <si>
     <t>Availability</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
+    <t>Price</t>
+  </si>
+  <si>
+    <t>Cus_price</t>
+  </si>
+  <si>
     <t>Dimension</t>
   </si>
   <si>
     <t>Quality</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>545-1</t>
   </si>
   <si>
     <t>Χαλιά</t>
   </si>
   <si>
     <t>Χαλί Ezio με κωδικό 602 και χρώμα Brown.</t>
   </si>
   <si>
     <t>Brown</t>
   </si>
   <si>
     <t>Διαθέσιμο</t>
   </si>
   <si>
     <t>160x230</t>
@@ -233,50 +239,53 @@
   <si>
     <t>549-47</t>
   </si>
   <si>
     <t>Ecuador Mat Beige Beige 100x150</t>
   </si>
   <si>
     <t>550-40</t>
   </si>
   <si>
     <t>Χαλί Ecuador Mat με κωδικό Grey και χρώμα Grey.</t>
   </si>
   <si>
     <t>Ecuador Mat Grey Grey 120x180</t>
   </si>
   <si>
     <t>550-41</t>
   </si>
   <si>
     <t>Ecuador Mat Grey Grey 40x60 (10τμχ)</t>
   </si>
   <si>
     <t>550-46</t>
   </si>
   <si>
+    <t>Μη διαθέσιμο (αναμένεται)</t>
+  </si>
+  <si>
     <t>Ecuador Mat Grey Grey 60χ90 (10τμχ)</t>
   </si>
   <si>
     <t>550-47</t>
   </si>
   <si>
     <t>Ecuador Mat Grey Grey 100x150</t>
   </si>
   <si>
     <t>551-44</t>
   </si>
   <si>
     <t>Χαλί Art Mat με κωδικό 128093 και χρώμα 128093.</t>
   </si>
   <si>
     <t>40χ60 (12τμχ)</t>
   </si>
   <si>
     <t>Art Mat</t>
   </si>
   <si>
     <t>Art Mat 128093 128093 40χ60 (12τμχ)</t>
   </si>
   <si>
     <t>551-48</t>
@@ -638,53 +647,50 @@
   <si>
     <t>Χαλί Graver Mat με κωδικό 526 Halfmoon και χρώμα Beige.</t>
   </si>
   <si>
     <t>Graver Mat</t>
   </si>
   <si>
     <t>Graver Mat 526 Halfmoon Beige 40x60 Halfmoon (10τμχ)</t>
   </si>
   <si>
     <t>574-41</t>
   </si>
   <si>
     <t>PVC-23</t>
   </si>
   <si>
     <t>Χαλί Graver Mat με κωδικό PVC-23 και χρώμα Beige.</t>
   </si>
   <si>
     <t>Graver Mat PVC-23 Beige 40x60 (10τμχ)</t>
   </si>
   <si>
     <t>574-46</t>
   </si>
   <si>
-    <t>Μη διαθέσιμο (αναμένεται)</t>
-[...1 lines deleted...]
-  <si>
     <t>Graver Mat PVC-23 Beige 60χ90 (10τμχ)</t>
   </si>
   <si>
     <t>574-49</t>
   </si>
   <si>
     <t>Graver Mat PVC-23 Beige 45x75 (10τμχ)</t>
   </si>
   <si>
     <t>575-41</t>
   </si>
   <si>
     <t>E112</t>
   </si>
   <si>
     <t>Χαλί Graver Mat με κωδικό E112 και χρώμα Black.</t>
   </si>
   <si>
     <t>Graver Mat E112 Black 40x60 (10τμχ)</t>
   </si>
   <si>
     <t>575-46</t>
   </si>
   <si>
     <t>Graver Mat E112 Black 60χ90 (10τμχ)</t>
@@ -773,53 +779,50 @@
   <si>
     <t>Χαλί Pouf Jute με κωδικό Pouf Jute και χρώμα Chindi.</t>
   </si>
   <si>
     <t>Chindi</t>
   </si>
   <si>
     <t>Pouf Jute Pouf Jute Chindi 40χ40χ40</t>
   </si>
   <si>
     <t>579-61</t>
   </si>
   <si>
     <t>Pouf Jute Pouf Jute Chindi 40χ40χ20</t>
   </si>
   <si>
     <t>580-19</t>
   </si>
   <si>
     <t>Round Jute</t>
   </si>
   <si>
     <t>Χαλί Round Jute με κωδικό Round Jute και χρώμα Grey Natural.</t>
   </si>
   <si>
-    <t>Περιορισμένη Διαθεσιμότητα</t>
-[...1 lines deleted...]
-  <si>
     <t>Φ 150</t>
   </si>
   <si>
     <t>Round Jute Round Jute Grey Natural Φ 150</t>
   </si>
   <si>
     <t>580-57</t>
   </si>
   <si>
     <t>Φ 100</t>
   </si>
   <si>
     <t>Round Jute Round Jute Grey Natural Φ 100</t>
   </si>
   <si>
     <t>581-19</t>
   </si>
   <si>
     <t>Χαλί Round Jute με κωδικό Round Jute και χρώμα Chindi.</t>
   </si>
   <si>
     <t>Round Jute Round Jute Chindi Φ 150</t>
   </si>
   <si>
     <t>581-57</t>
@@ -842,50 +845,59 @@
   <si>
     <t>Jute Rug Jute Grey Natural 160x230</t>
   </si>
   <si>
     <t>582-2</t>
   </si>
   <si>
     <t>Jute Rug Jute Grey Natural 200x290</t>
   </si>
   <si>
     <t>582-36</t>
   </si>
   <si>
     <t>Jute Rug Jute Grey Natural 80x150</t>
   </si>
   <si>
     <t>582-59</t>
   </si>
   <si>
     <t>120χ170</t>
   </si>
   <si>
     <t>Jute Rug Jute Grey Natural 120χ170</t>
   </si>
   <si>
+    <t>582-81</t>
+  </si>
+  <si>
+    <t>240x340</t>
+  </si>
+  <si>
+    <t>Jute Rug Jute Grey Natural 240x340</t>
+  </si>
+  <si>
     <t>583-1</t>
   </si>
   <si>
     <t>Χαλί Jute Rug με κωδικό Jute και χρώμα Chindi.</t>
   </si>
   <si>
     <t>Jute Rug Jute Chindi 160x230</t>
   </si>
   <si>
     <t>583-2</t>
   </si>
   <si>
     <t>Jute Rug Jute Chindi 200x290</t>
   </si>
   <si>
     <t>583-36</t>
   </si>
   <si>
     <t>5207447 658015</t>
   </si>
   <si>
     <t>Jute Rug Jute Chindi 80x150</t>
   </si>
   <si>
     <t>583-59</t>
@@ -1391,53 +1403,50 @@
   <si>
     <t>Jute Rug Jute Natural 80x150</t>
   </si>
   <si>
     <t>693-39</t>
   </si>
   <si>
     <t>140x200</t>
   </si>
   <si>
     <t>Jute Rug Jute Natural 140x200</t>
   </si>
   <si>
     <t>693-72</t>
   </si>
   <si>
     <t>80X200</t>
   </si>
   <si>
     <t>Jute Rug Jute Natural 80X200</t>
   </si>
   <si>
     <t>693-81</t>
   </si>
   <si>
-    <t>240x340</t>
-[...1 lines deleted...]
-  <si>
     <t>Jute Rug Jute Natural 240x340</t>
   </si>
   <si>
     <t>693-86</t>
   </si>
   <si>
     <t>40x60 (25τμχ)</t>
   </si>
   <si>
     <t>Jute Rug Jute Natural 40x60 (25τμχ)</t>
   </si>
   <si>
     <t>694-18</t>
   </si>
   <si>
     <t>Χαλί Round Jute με κωδικό Round Jute και χρώμα Natural.</t>
   </si>
   <si>
     <t>Φ 120</t>
   </si>
   <si>
     <t>Round Jute Round Jute Natural Φ 120</t>
   </si>
   <si>
     <t>694-19</t>
@@ -1557,50 +1566,275 @@
     <t>Place Mat Jute σετ 4 τμχ</t>
   </si>
   <si>
     <t>Χαλί PLACE MAT (ΣΟΥΠΛΑ) με κωδικό Place Mat Jute σετ 4 τμχ και χρώμα Grey Natural.</t>
   </si>
   <si>
     <t>Φ30 ΣΕΤ 4 ΤΜΧ (5ΤΜΧ)</t>
   </si>
   <si>
     <t>PLACE MAT (ΣΟΥΠΛΑ) Place Mat Jute σετ 4 τμχ Grey Natural Φ30 ΣΕΤ 4 ΤΜΧ (5ΤΜΧ)</t>
   </si>
   <si>
     <t>700-84</t>
   </si>
   <si>
     <t>Place Mat Cotton</t>
   </si>
   <si>
     <t>Χαλί PLACE MAT (ΣΟΥΠΛΑ) με κωδικό Place Mat Cotton και χρώμα Navy.</t>
   </si>
   <si>
     <t>Navy</t>
   </si>
   <si>
     <t>PLACE MAT (ΣΟΥΠΛΑ) Place Mat Cotton Navy Φ30 (20ΤΜΧ)</t>
+  </si>
+  <si>
+    <t>756-1</t>
+  </si>
+  <si>
+    <t>Χαλί Como microfiber με κωδικό Beige και χρώμα Beige.</t>
+  </si>
+  <si>
+    <t>Como microfiber</t>
+  </si>
+  <si>
+    <t>Como microfiber Beige Beige 160x230</t>
+  </si>
+  <si>
+    <t>756-40</t>
+  </si>
+  <si>
+    <t>Como microfiber Beige Beige 120x180</t>
+  </si>
+  <si>
+    <t>756-89</t>
+  </si>
+  <si>
+    <t>70x150</t>
+  </si>
+  <si>
+    <t>Como microfiber Beige Beige 70x150</t>
+  </si>
+  <si>
+    <t>756-90</t>
+  </si>
+  <si>
+    <t>70x300</t>
+  </si>
+  <si>
+    <t>Como microfiber Beige Beige 70x300</t>
+  </si>
+  <si>
+    <t>756-91</t>
+  </si>
+  <si>
+    <t>Σετ Κρεβ/ρας 2τμχ 65cmΧ140cm &amp; 1 τμχ 65cmX190cm</t>
+  </si>
+  <si>
+    <t>Como microfiber Beige Beige Σετ Κρεβ/ρας 2τμχ 65cmΧ140cm &amp; 1 τμχ 65cmX190cm</t>
+  </si>
+  <si>
+    <t>757-1</t>
+  </si>
+  <si>
+    <t>Χαλί Como microfiber με κωδικό Grey και χρώμα Grey.</t>
+  </si>
+  <si>
+    <t>Como microfiber Grey Grey 160x230</t>
+  </si>
+  <si>
+    <t>757-40</t>
+  </si>
+  <si>
+    <t>Como microfiber Grey Grey 120x180</t>
+  </si>
+  <si>
+    <t>757-89</t>
+  </si>
+  <si>
+    <t>Como microfiber Grey Grey 70x150</t>
+  </si>
+  <si>
+    <t>757-90</t>
+  </si>
+  <si>
+    <t>Como microfiber Grey Grey 70x300</t>
+  </si>
+  <si>
+    <t>757-91</t>
+  </si>
+  <si>
+    <t>Como microfiber Grey Grey Σετ Κρεβ/ρας 2τμχ 65cmΧ140cm &amp; 1 τμχ 65cmX190cm</t>
+  </si>
+  <si>
+    <t>758-65</t>
+  </si>
+  <si>
+    <t>Χαλί Διακοσμητικό μαξιλάρι rabbit με κωδικό Διακοσμητικό μαξιλάρι rabbit και χρώμα Dark Grey.</t>
+  </si>
+  <si>
+    <t>Διακοσμητικό μαξιλάρι rabbit Διακοσμητικό μαξιλάρι rabbit Dark Grey 45X45 BOX (15TMX)</t>
+  </si>
+  <si>
+    <t>758-66</t>
+  </si>
+  <si>
+    <t>Διακοσμητικό μαξιλάρι rabbit Διακοσμητικό μαξιλάρι rabbit Dark Grey 30X50 BOX (15TMX)</t>
+  </si>
+  <si>
+    <t>759-68</t>
+  </si>
+  <si>
+    <t>Χαλί Μαξιλάρα rabbit floor με κωδικό Floor Pillow 50x50 και χρώμα Dark Grey.</t>
+  </si>
+  <si>
+    <t>Μαξιλάρα rabbit floor Floor Pillow 50x50 Dark Grey 50X50 floor BOX (10TMX)</t>
+  </si>
+  <si>
+    <t>760-69</t>
+  </si>
+  <si>
+    <t>Χαλί Ριχτάρι-κουβέρτα Rabbit με κωδικό Ριχτάρι-Κουβέρτα rabbit και χρώμα Dark Grey.</t>
+  </si>
+  <si>
+    <t>Ριχτάρι-κουβέρτα Rabbit Ριχτάρι-Κουβέρτα rabbit Dark Grey 130X170 BOX (12TMX)</t>
+  </si>
+  <si>
+    <t>760-70</t>
+  </si>
+  <si>
+    <t>Ριχτάρι-κουβέρτα Rabbit Ριχτάρι-Κουβέρτα rabbit Dark Grey 160X240 BOX (8TMX)</t>
+  </si>
+  <si>
+    <t>760-71</t>
+  </si>
+  <si>
+    <t>Ριχτάρι-κουβέρτα Rabbit Ριχτάρι-Κουβέρτα rabbit Dark Grey 180X280 BOX (6TMX)</t>
+  </si>
+  <si>
+    <t>761-41</t>
+  </si>
+  <si>
+    <t>3d mat</t>
+  </si>
+  <si>
+    <t>Χαλί 3d Mat με κωδικό 3d mat και χρώμα Grey Black.</t>
+  </si>
+  <si>
+    <t>Grey Black</t>
+  </si>
+  <si>
+    <t>3d Mat</t>
+  </si>
+  <si>
+    <t>3d Mat 3d mat Grey Black 40x60 (10τμχ)</t>
+  </si>
+  <si>
+    <t>761-46</t>
+  </si>
+  <si>
+    <t>3d Mat 3d mat Grey Black 60χ90 (10τμχ)</t>
+  </si>
+  <si>
+    <t>762-41</t>
+  </si>
+  <si>
+    <t>Χαλί 3d Mat με κωδικό 3d mat και χρώμα Red Black.</t>
+  </si>
+  <si>
+    <t>Red Black</t>
+  </si>
+  <si>
+    <t>3d Mat 3d mat Red Black 40x60 (10τμχ)</t>
+  </si>
+  <si>
+    <t>762-46</t>
+  </si>
+  <si>
+    <t>3d Mat 3d mat Red Black 60χ90 (10τμχ)</t>
+  </si>
+  <si>
+    <t>763-41</t>
+  </si>
+  <si>
+    <t>Spaghetti mat</t>
+  </si>
+  <si>
+    <t>Χαλί Spaghetti Mat με κωδικό Spaghetti mat και χρώμα Black.</t>
+  </si>
+  <si>
+    <t>Spaghetti Mat</t>
+  </si>
+  <si>
+    <t>Spaghetti Mat Spaghetti mat Black 40x60 (10τμχ)</t>
+  </si>
+  <si>
+    <t>763-46</t>
+  </si>
+  <si>
+    <t>Spaghetti Mat Spaghetti mat Black 60χ90 (10τμχ)</t>
+  </si>
+  <si>
+    <t>764-1</t>
+  </si>
+  <si>
+    <t>Antislip net</t>
+  </si>
+  <si>
+    <t>Χαλί Antislip net με κωδικό Antislip net και χρώμα White.</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>Antislip net Antislip net White 160x230</t>
+  </si>
+  <si>
+    <t>764-59</t>
+  </si>
+  <si>
+    <t>Antislip net Antislip net White 120χ170</t>
+  </si>
+  <si>
+    <t>764-94</t>
+  </si>
+  <si>
+    <t>65x140</t>
+  </si>
+  <si>
+    <t>Antislip net Antislip net White 65x140</t>
+  </si>
+  <si>
+    <t>764-95</t>
+  </si>
+  <si>
+    <t>65χ190</t>
+  </si>
+  <si>
+    <t>Antislip net Antislip net White 65χ190</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1904,4952 +2138,6896 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J153"/>
+  <dimension ref="A1:L180"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B2">
         <v>602</v>
       </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G2">
         <v>5207447291632</v>
       </c>
-      <c r="H2" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H2">
+        <v>0.0</v>
+      </c>
+      <c r="I2">
+        <v>0.0</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="3" spans="1:10">
+      <c r="K2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B3">
         <v>602</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G3">
         <v>5207447292035</v>
       </c>
-      <c r="H3" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H3">
+        <v>0.0</v>
+      </c>
+      <c r="I3">
+        <v>0.0</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:10">
+        <v>21</v>
+      </c>
+      <c r="K3" t="s">
+        <v>18</v>
+      </c>
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B4">
         <v>602</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G4">
         <v>5207447291236</v>
       </c>
-      <c r="H4" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H4">
+        <v>0.0</v>
+      </c>
+      <c r="I4">
+        <v>0.0</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:10">
+        <v>24</v>
+      </c>
+      <c r="K4" t="s">
+        <v>18</v>
+      </c>
+      <c r="L4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B5">
         <v>602</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G5">
         <v>5207447291618</v>
       </c>
-      <c r="H5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H5">
+        <v>0.0</v>
+      </c>
+      <c r="I5">
+        <v>0.0</v>
       </c>
       <c r="J5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:10">
+        <v>17</v>
+      </c>
+      <c r="K5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6">
         <v>602</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G6">
         <v>5207447292011</v>
       </c>
-      <c r="H6" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H6">
+        <v>0.0</v>
+      </c>
+      <c r="I6">
+        <v>0.0</v>
       </c>
       <c r="J6" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10">
+        <v>21</v>
+      </c>
+      <c r="K6" t="s">
+        <v>18</v>
+      </c>
+      <c r="L6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B7">
         <v>602</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G7">
         <v>5207447291212</v>
       </c>
-      <c r="H7" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H7">
+        <v>0.0</v>
+      </c>
+      <c r="I7">
+        <v>0.0</v>
       </c>
       <c r="J7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10">
+        <v>24</v>
+      </c>
+      <c r="K7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B8">
         <v>605</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G8">
         <v>5207447291649</v>
       </c>
-      <c r="H8" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H8">
+        <v>0.0</v>
+      </c>
+      <c r="I8">
+        <v>0.0</v>
       </c>
       <c r="J8" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10">
+        <v>17</v>
+      </c>
+      <c r="K8" t="s">
+        <v>18</v>
+      </c>
+      <c r="L8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B9">
         <v>605</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G9">
         <v>5207447291649</v>
       </c>
-      <c r="H9" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H9">
+        <v>0.0</v>
+      </c>
+      <c r="I9">
+        <v>0.0</v>
       </c>
       <c r="J9" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10">
+        <v>40</v>
+      </c>
+      <c r="K9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L9" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B10">
         <v>605</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G10">
         <v>5207447291243</v>
       </c>
-      <c r="H10" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H10">
+        <v>0.0</v>
+      </c>
+      <c r="I10">
+        <v>0.0</v>
       </c>
       <c r="J10" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10">
+        <v>24</v>
+      </c>
+      <c r="K10" t="s">
+        <v>18</v>
+      </c>
+      <c r="L10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" t="s">
         <v>45</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G11">
         <v>5207447861217</v>
       </c>
-      <c r="H11" t="s">
-[...2 lines deleted...]
-      <c r="I11" t="s">
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11" t="s">
+        <v>24</v>
+      </c>
+      <c r="K11" t="s">
+        <v>48</v>
+      </c>
+      <c r="L11" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" t="s">
         <v>46</v>
       </c>
-      <c r="J11" t="s">
+      <c r="D12" t="s">
         <v>47</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>45</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G12">
         <v>5207447864010</v>
       </c>
-      <c r="H12" t="s">
-[...2 lines deleted...]
-      <c r="I12" t="s">
+      <c r="H12">
+        <v>0.0</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12" t="s">
+        <v>51</v>
+      </c>
+      <c r="K12" t="s">
+        <v>48</v>
+      </c>
+      <c r="L12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" t="s">
         <v>46</v>
       </c>
-      <c r="J12" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" t="s">
         <v>45</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G13">
         <v>5207447866014</v>
       </c>
-      <c r="H13" t="s">
-[...2 lines deleted...]
-      <c r="I13" t="s">
+      <c r="H13">
+        <v>0.0</v>
+      </c>
+      <c r="I13">
+        <v>0.0</v>
+      </c>
+      <c r="J13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K13" t="s">
+        <v>48</v>
+      </c>
+      <c r="L13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" t="s">
         <v>46</v>
       </c>
-      <c r="J13" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" t="s">
         <v>45</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G14">
         <v>5207447861019</v>
       </c>
-      <c r="H14" t="s">
-[...2 lines deleted...]
-      <c r="I14" t="s">
+      <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14" t="s">
+        <v>57</v>
+      </c>
+      <c r="K14" t="s">
+        <v>48</v>
+      </c>
+      <c r="L14" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" t="s">
         <v>46</v>
       </c>
-      <c r="J14" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G15">
         <v>5207447861224</v>
       </c>
-      <c r="H15" t="s">
-[...2 lines deleted...]
-      <c r="I15" t="s">
+      <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15" t="s">
+        <v>24</v>
+      </c>
+      <c r="K15" t="s">
+        <v>48</v>
+      </c>
+      <c r="L15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
         <v>46</v>
       </c>
-      <c r="J15" t="s">
+      <c r="D16" t="s">
+        <v>61</v>
+      </c>
+      <c r="E16" t="s">
         <v>60</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G16">
         <v>5207447864027</v>
       </c>
-      <c r="H16" t="s">
-[...2 lines deleted...]
-      <c r="I16" t="s">
+      <c r="H16">
+        <v>0.0</v>
+      </c>
+      <c r="I16">
+        <v>0.0</v>
+      </c>
+      <c r="J16" t="s">
+        <v>51</v>
+      </c>
+      <c r="K16" t="s">
+        <v>48</v>
+      </c>
+      <c r="L16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" t="s">
+        <v>60</v>
+      </c>
+      <c r="C17" t="s">
         <v>46</v>
       </c>
-      <c r="J16" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E17" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G17">
         <v>5207447866021</v>
       </c>
-      <c r="H17" t="s">
-[...2 lines deleted...]
-      <c r="I17" t="s">
+      <c r="H17">
+        <v>0.0</v>
+      </c>
+      <c r="I17">
+        <v>0.0</v>
+      </c>
+      <c r="J17" t="s">
+        <v>54</v>
+      </c>
+      <c r="K17" t="s">
+        <v>48</v>
+      </c>
+      <c r="L17" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" t="s">
+        <v>60</v>
+      </c>
+      <c r="C18" t="s">
         <v>46</v>
       </c>
-      <c r="J17" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E18" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G18">
         <v>5207447861026</v>
       </c>
-      <c r="H18" t="s">
-[...2 lines deleted...]
-      <c r="I18" t="s">
+      <c r="H18">
+        <v>0.0</v>
+      </c>
+      <c r="I18">
+        <v>0.0</v>
+      </c>
+      <c r="J18" t="s">
+        <v>57</v>
+      </c>
+      <c r="K18" t="s">
+        <v>48</v>
+      </c>
+      <c r="L18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" t="s">
         <v>46</v>
       </c>
-      <c r="J18" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G19">
         <v>5207447861231</v>
       </c>
-      <c r="H19" t="s">
-[...2 lines deleted...]
-      <c r="I19" t="s">
+      <c r="H19">
+        <v>0.0</v>
+      </c>
+      <c r="I19">
+        <v>0.0</v>
+      </c>
+      <c r="J19" t="s">
+        <v>24</v>
+      </c>
+      <c r="K19" t="s">
+        <v>48</v>
+      </c>
+      <c r="L19" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" t="s">
         <v>46</v>
       </c>
-      <c r="J19" t="s">
-[...4 lines deleted...]
-      <c r="A20" t="s">
+      <c r="D20" t="s">
         <v>70</v>
       </c>
-      <c r="B20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G20">
         <v>5207447864034</v>
       </c>
-      <c r="H20" t="s">
-[...2 lines deleted...]
-      <c r="I20" t="s">
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20" t="s">
+        <v>51</v>
+      </c>
+      <c r="K20" t="s">
+        <v>48</v>
+      </c>
+      <c r="L20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" t="s">
         <v>46</v>
       </c>
-      <c r="J20" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E21" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="G21">
         <v>5207447866038</v>
       </c>
-      <c r="H21" t="s">
-[...2 lines deleted...]
-      <c r="I21" t="s">
+      <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
+      <c r="J21" t="s">
+        <v>54</v>
+      </c>
+      <c r="K21" t="s">
+        <v>48</v>
+      </c>
+      <c r="L21" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" t="s">
         <v>46</v>
       </c>
-      <c r="J21" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D22" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E22" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G22">
         <v>5207447861033</v>
       </c>
-      <c r="H22" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="H22">
+        <v>0.0</v>
+      </c>
+      <c r="I22">
+        <v>0.0</v>
       </c>
       <c r="J22" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10">
+        <v>57</v>
+      </c>
+      <c r="K22" t="s">
+        <v>48</v>
+      </c>
+      <c r="L22" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B23">
         <v>128093</v>
       </c>
       <c r="C23" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D23" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E23">
         <v>128093</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G23">
         <v>5207447854011</v>
       </c>
-      <c r="H23" t="s">
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="H23">
+        <v>0.0</v>
+      </c>
+      <c r="I23">
+        <v>0.0</v>
       </c>
       <c r="J23" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10">
+        <v>81</v>
+      </c>
+      <c r="K23" t="s">
+        <v>82</v>
+      </c>
+      <c r="L23" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B24">
         <v>128093</v>
       </c>
       <c r="C24" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D24" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E24">
         <v>128093</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G24">
         <v>5207447854516</v>
       </c>
-      <c r="H24" t="s">
+      <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24">
+        <v>0.0</v>
+      </c>
+      <c r="J24" t="s">
+        <v>85</v>
+      </c>
+      <c r="K24" t="s">
         <v>82</v>
       </c>
-      <c r="I24" t="s">
-[...6 lines deleted...]
-    <row r="25" spans="1:10">
+      <c r="L24" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B25">
         <v>133540</v>
       </c>
       <c r="C25" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D25" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E25">
         <v>133540</v>
       </c>
       <c r="F25" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G25">
         <v>5207447854028</v>
       </c>
-      <c r="H25" t="s">
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25">
+        <v>0.0</v>
       </c>
       <c r="J25" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:10">
+        <v>81</v>
+      </c>
+      <c r="K25" t="s">
+        <v>82</v>
+      </c>
+      <c r="L25" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B26">
         <v>133540</v>
       </c>
       <c r="C26" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D26" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E26">
         <v>133540</v>
       </c>
       <c r="F26" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G26">
         <v>5207447854523</v>
       </c>
-      <c r="H26" t="s">
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26" t="s">
+        <v>85</v>
+      </c>
+      <c r="K26" t="s">
         <v>82</v>
       </c>
-      <c r="I26" t="s">
-[...6 lines deleted...]
-    <row r="27" spans="1:10">
+      <c r="L26" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B27">
         <v>135733</v>
       </c>
       <c r="C27" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D27" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E27">
         <v>135733</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G27">
         <v>5207447854035</v>
       </c>
-      <c r="H27" t="s">
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="H27">
+        <v>0.0</v>
+      </c>
+      <c r="I27">
+        <v>0.0</v>
       </c>
       <c r="J27" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10">
+        <v>81</v>
+      </c>
+      <c r="K27" t="s">
+        <v>82</v>
+      </c>
+      <c r="L27" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B28">
         <v>135733</v>
       </c>
       <c r="C28" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E28">
         <v>135733</v>
       </c>
       <c r="F28" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G28">
         <v>5207447854530</v>
       </c>
-      <c r="H28" t="s">
+      <c r="H28">
+        <v>0.0</v>
+      </c>
+      <c r="I28">
+        <v>0.0</v>
+      </c>
+      <c r="J28" t="s">
+        <v>85</v>
+      </c>
+      <c r="K28" t="s">
         <v>82</v>
       </c>
-      <c r="I28" t="s">
-[...6 lines deleted...]
-    <row r="29" spans="1:10">
+      <c r="L28" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B29">
         <v>138809</v>
       </c>
       <c r="C29" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D29" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E29">
         <v>138809</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="G29">
         <v>5207447854042</v>
       </c>
-      <c r="H29" t="s">
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
+        <v>0.0</v>
       </c>
       <c r="J29" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:10">
+        <v>81</v>
+      </c>
+      <c r="K29" t="s">
+        <v>82</v>
+      </c>
+      <c r="L29" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B30">
         <v>138809</v>
       </c>
       <c r="C30" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D30" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E30">
         <v>138809</v>
       </c>
       <c r="F30" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G30">
         <v>5207447854547</v>
       </c>
-      <c r="H30" t="s">
+      <c r="H30">
+        <v>0.0</v>
+      </c>
+      <c r="I30">
+        <v>0.0</v>
+      </c>
+      <c r="J30" t="s">
+        <v>85</v>
+      </c>
+      <c r="K30" t="s">
         <v>82</v>
       </c>
-      <c r="I30" t="s">
-[...6 lines deleted...]
-    <row r="31" spans="1:10">
+      <c r="L30" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C31" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D31" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E31" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F31" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G31">
         <v>5207447936014</v>
       </c>
-      <c r="H31" t="s">
+      <c r="H31">
+        <v>0.0</v>
+      </c>
+      <c r="I31">
+        <v>0.0</v>
+      </c>
+      <c r="J31" t="s">
+        <v>106</v>
+      </c>
+      <c r="K31" t="s">
+        <v>107</v>
+      </c>
+      <c r="L31" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B32" t="s">
         <v>103</v>
       </c>
-      <c r="I31" t="s">
+      <c r="C32" t="s">
+        <v>46</v>
+      </c>
+      <c r="D32" t="s">
         <v>104</v>
       </c>
-      <c r="J31" t="s">
+      <c r="E32" t="s">
         <v>105</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="F32" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G32">
         <v>5207447934515</v>
       </c>
-      <c r="H32" t="s">
+      <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
+        <v>0.0</v>
+      </c>
+      <c r="J32" t="s">
+        <v>110</v>
+      </c>
+      <c r="K32" t="s">
         <v>107</v>
       </c>
-      <c r="I32" t="s">
-[...6 lines deleted...]
-    <row r="33" spans="1:10">
+      <c r="L32" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B33" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C33" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D33" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E33" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G33">
         <v>5207447936021</v>
       </c>
-      <c r="H33" t="s">
-[...3 lines deleted...]
-        <v>104</v>
+      <c r="H33">
+        <v>0.0</v>
+      </c>
+      <c r="I33">
+        <v>0.0</v>
       </c>
       <c r="J33" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:10">
+        <v>106</v>
+      </c>
+      <c r="K33" t="s">
+        <v>107</v>
+      </c>
+      <c r="L33" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
+        <v>116</v>
+      </c>
+      <c r="B34" t="s">
         <v>113</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D34" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E34" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F34" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G34">
         <v>5207447934522</v>
       </c>
-      <c r="H34" t="s">
+      <c r="H34">
+        <v>0.0</v>
+      </c>
+      <c r="I34">
+        <v>0.0</v>
+      </c>
+      <c r="J34" t="s">
+        <v>110</v>
+      </c>
+      <c r="K34" t="s">
         <v>107</v>
       </c>
-      <c r="I34" t="s">
-[...6 lines deleted...]
-    <row r="35" spans="1:10">
+      <c r="L34" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B35" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C35" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D35" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E35" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G35">
         <v>5207447884520</v>
       </c>
-      <c r="H35" t="s">
-[...3 lines deleted...]
-        <v>120</v>
+      <c r="H35">
+        <v>0.0</v>
+      </c>
+      <c r="I35">
+        <v>0.0</v>
       </c>
       <c r="J35" t="s">
+        <v>122</v>
+      </c>
+      <c r="K35" t="s">
+        <v>123</v>
+      </c>
+      <c r="L35" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" t="s">
+        <v>126</v>
+      </c>
+      <c r="C36" t="s">
+        <v>46</v>
+      </c>
+      <c r="D36" t="s">
+        <v>127</v>
+      </c>
+      <c r="E36" t="s">
         <v>121</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="F36" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G36">
         <v>5207447884063</v>
       </c>
-      <c r="H36" t="s">
-[...3 lines deleted...]
-        <v>120</v>
+      <c r="H36">
+        <v>0.0</v>
+      </c>
+      <c r="I36">
+        <v>0.0</v>
       </c>
       <c r="J36" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:10">
+        <v>128</v>
+      </c>
+      <c r="K36" t="s">
+        <v>123</v>
+      </c>
+      <c r="L36" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B37" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C37" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D37" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E37" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F37" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G37">
         <v>5207447894024</v>
       </c>
-      <c r="H37" t="s">
-[...3 lines deleted...]
-        <v>120</v>
+      <c r="H37">
+        <v>0.0</v>
+      </c>
+      <c r="I37">
+        <v>0.0</v>
       </c>
       <c r="J37" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:10">
+        <v>128</v>
+      </c>
+      <c r="K37" t="s">
+        <v>123</v>
+      </c>
+      <c r="L37" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B38" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C38" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D38" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E38" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="F38" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G38">
         <v>5207447894017</v>
       </c>
-      <c r="H38" t="s">
-[...3 lines deleted...]
-        <v>120</v>
+      <c r="H38">
+        <v>0.0</v>
+      </c>
+      <c r="I38">
+        <v>0.0</v>
       </c>
       <c r="J38" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:10">
+        <v>128</v>
+      </c>
+      <c r="K38" t="s">
+        <v>123</v>
+      </c>
+      <c r="L38" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B39" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D39" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E39" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G39">
         <v>5207447944019</v>
       </c>
-      <c r="H39" t="s">
-[...3 lines deleted...]
-        <v>137</v>
+      <c r="H39">
+        <v>0.0</v>
+      </c>
+      <c r="I39">
+        <v>0.0</v>
       </c>
       <c r="J39" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:10">
+        <v>51</v>
+      </c>
+      <c r="K39" t="s">
+        <v>140</v>
+      </c>
+      <c r="L39" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
+        <v>142</v>
+      </c>
+      <c r="B40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D40" t="s">
         <v>139</v>
       </c>
-      <c r="B40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F40" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G40">
         <v>5207447946013</v>
       </c>
-      <c r="H40" t="s">
-[...3 lines deleted...]
-        <v>137</v>
+      <c r="H40">
+        <v>0.0</v>
+      </c>
+      <c r="I40">
+        <v>0.0</v>
       </c>
       <c r="J40" t="s">
+        <v>106</v>
+      </c>
+      <c r="K40" t="s">
         <v>140</v>
       </c>
-    </row>
-    <row r="41" spans="1:10">
+      <c r="L40" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B41" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D41" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E41" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F41" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G41">
         <v>5207447949014</v>
       </c>
-      <c r="H41" t="s">
-[...3 lines deleted...]
-        <v>137</v>
+      <c r="H41">
+        <v>0.0</v>
+      </c>
+      <c r="I41">
+        <v>0.0</v>
       </c>
       <c r="J41" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:10">
+        <v>145</v>
+      </c>
+      <c r="K41" t="s">
+        <v>140</v>
+      </c>
+      <c r="L41" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B42" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C42" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D42" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E42" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F42" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G42">
         <v>5207447944057</v>
       </c>
-      <c r="H42" t="s">
-[...3 lines deleted...]
-        <v>137</v>
+      <c r="H42">
+        <v>0.0</v>
+      </c>
+      <c r="I42">
+        <v>0.0</v>
       </c>
       <c r="J42" t="s">
+        <v>150</v>
+      </c>
+      <c r="K42" t="s">
+        <v>140</v>
+      </c>
+      <c r="L42" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43" t="s">
+        <v>152</v>
+      </c>
+      <c r="B43" t="s">
         <v>148</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C43" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D43" t="s">
+        <v>153</v>
+      </c>
+      <c r="E43" t="s">
+        <v>28</v>
+      </c>
+      <c r="F43" t="s">
+        <v>75</v>
+      </c>
+      <c r="G43" t="s">
+        <v>154</v>
+      </c>
+      <c r="H43">
+        <v>0.0</v>
+      </c>
+      <c r="I43">
+        <v>0.0</v>
+      </c>
+      <c r="J43" t="s">
         <v>150</v>
       </c>
-      <c r="E43" t="s">
-[...18 lines deleted...]
-    <row r="44" spans="1:10">
+      <c r="K43" t="s">
+        <v>140</v>
+      </c>
+      <c r="L43" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B44" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C44" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D44" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E44" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F44" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G44">
         <v>5207447944026</v>
       </c>
-      <c r="H44" t="s">
-[...3 lines deleted...]
-        <v>137</v>
+      <c r="H44">
+        <v>0.0</v>
+      </c>
+      <c r="I44">
+        <v>0.0</v>
       </c>
       <c r="J44" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:10">
+        <v>51</v>
+      </c>
+      <c r="K44" t="s">
+        <v>140</v>
+      </c>
+      <c r="L44" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B45" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C45" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D45" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E45" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F45" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="G45">
         <v>5207447946020</v>
       </c>
-      <c r="H45" t="s">
-[...3 lines deleted...]
-        <v>137</v>
+      <c r="H45">
+        <v>0.0</v>
+      </c>
+      <c r="I45">
+        <v>0.0</v>
       </c>
       <c r="J45" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:10">
+        <v>106</v>
+      </c>
+      <c r="K45" t="s">
+        <v>140</v>
+      </c>
+      <c r="L45" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B46">
         <v>1855</v>
       </c>
       <c r="C46" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D46" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E46" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="F46" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G46">
         <v>5207447964048</v>
       </c>
-      <c r="H46" t="s">
-[...3 lines deleted...]
-        <v>161</v>
+      <c r="H46">
+        <v>0.0</v>
+      </c>
+      <c r="I46">
+        <v>0.0</v>
       </c>
       <c r="J46" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:10">
+        <v>51</v>
+      </c>
+      <c r="K46" t="s">
+        <v>164</v>
+      </c>
+      <c r="L46" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B47">
         <v>1854</v>
       </c>
       <c r="C47" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D47" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="E47" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="F47" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G47">
         <v>5207447964024</v>
       </c>
-      <c r="H47" t="s">
-[...3 lines deleted...]
-        <v>161</v>
+      <c r="H47">
+        <v>0.0</v>
+      </c>
+      <c r="I47">
+        <v>0.0</v>
       </c>
       <c r="J47" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:10">
+        <v>51</v>
+      </c>
+      <c r="K47" t="s">
+        <v>164</v>
+      </c>
+      <c r="L47" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B48">
         <v>1854</v>
       </c>
       <c r="C48" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D48" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="E48" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="G48">
         <v>5207447964529</v>
       </c>
-      <c r="H48" t="s">
-[...3 lines deleted...]
-        <v>161</v>
+      <c r="H48">
+        <v>0.0</v>
+      </c>
+      <c r="I48">
+        <v>0.0</v>
       </c>
       <c r="J48" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:10">
+        <v>171</v>
+      </c>
+      <c r="K48" t="s">
+        <v>164</v>
+      </c>
+      <c r="L48" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B49">
         <v>1853</v>
       </c>
       <c r="C49" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D49" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="E49" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="F49" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G49">
         <v>5207447964017</v>
       </c>
-      <c r="H49" t="s">
-[...3 lines deleted...]
-        <v>161</v>
+      <c r="H49">
+        <v>0.0</v>
+      </c>
+      <c r="I49">
+        <v>0.0</v>
       </c>
       <c r="J49" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:10">
+        <v>51</v>
+      </c>
+      <c r="K49" t="s">
+        <v>164</v>
+      </c>
+      <c r="L49" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B50">
         <v>1853</v>
       </c>
       <c r="C50" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D50" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="E50" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="F50" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G50">
         <v>5207447964512</v>
       </c>
-      <c r="H50" t="s">
-[...3 lines deleted...]
-        <v>161</v>
+      <c r="H50">
+        <v>0.0</v>
+      </c>
+      <c r="I50">
+        <v>0.0</v>
       </c>
       <c r="J50" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:10">
+        <v>171</v>
+      </c>
+      <c r="K50" t="s">
+        <v>164</v>
+      </c>
+      <c r="L50" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B51">
         <v>1856</v>
       </c>
       <c r="C51" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D51" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E51" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="F51" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G51">
         <v>5207447964055</v>
       </c>
-      <c r="H51" t="s">
-[...3 lines deleted...]
-        <v>161</v>
+      <c r="H51">
+        <v>0.0</v>
+      </c>
+      <c r="I51">
+        <v>0.0</v>
       </c>
       <c r="J51" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:10">
+        <v>51</v>
+      </c>
+      <c r="K51" t="s">
+        <v>164</v>
+      </c>
+      <c r="L51" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B52" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C52" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D52" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E52" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="F52" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G52">
         <v>5207447884018</v>
       </c>
-      <c r="H52" t="s">
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
+      <c r="J52" t="s">
+        <v>187</v>
+      </c>
+      <c r="K52" t="s">
         <v>184</v>
       </c>
-      <c r="I52" t="s">
-[...6 lines deleted...]
-    <row r="53" spans="1:10">
+      <c r="L52" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B53" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C53" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D53" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E53" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F53" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G53">
         <v>5207447981014</v>
       </c>
-      <c r="H53" t="s">
-[...2 lines deleted...]
-      <c r="I53" t="s">
+      <c r="H53">
+        <v>0.0</v>
+      </c>
+      <c r="I53">
+        <v>0.0</v>
+      </c>
+      <c r="J53" t="s">
+        <v>57</v>
+      </c>
+      <c r="K53" t="s">
+        <v>193</v>
+      </c>
+      <c r="L53" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="A54" t="s">
+        <v>195</v>
+      </c>
+      <c r="B54" t="s">
         <v>190</v>
       </c>
-      <c r="J53" t="s">
+      <c r="C54" t="s">
+        <v>46</v>
+      </c>
+      <c r="D54" t="s">
         <v>191</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" t="s">
+      <c r="E54" t="s">
         <v>192</v>
       </c>
-      <c r="B54" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F54" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G54">
         <v>5207447985005</v>
       </c>
-      <c r="H54" t="s">
+      <c r="H54">
+        <v>0.0</v>
+      </c>
+      <c r="I54">
+        <v>0.0</v>
+      </c>
+      <c r="J54" t="s">
+        <v>196</v>
+      </c>
+      <c r="K54" t="s">
         <v>193</v>
       </c>
-      <c r="I54" t="s">
+      <c r="L54" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12">
+      <c r="A55" t="s">
+        <v>198</v>
+      </c>
+      <c r="B55" t="s">
         <v>190</v>
       </c>
-      <c r="J54" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C55" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D55" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E55" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F55" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G55">
         <v>5207447988013</v>
       </c>
-      <c r="H55" t="s">
-[...3 lines deleted...]
-        <v>190</v>
+      <c r="H55">
+        <v>0.0</v>
+      </c>
+      <c r="I55">
+        <v>0.0</v>
       </c>
       <c r="J55" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:10">
+        <v>199</v>
+      </c>
+      <c r="K55" t="s">
+        <v>193</v>
+      </c>
+      <c r="L55" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B56" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C56" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D56" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="E56" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F56" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="G56">
         <v>5207447874040</v>
       </c>
-      <c r="H56" t="s">
-[...3 lines deleted...]
-        <v>201</v>
+      <c r="H56">
+        <v>0.0</v>
+      </c>
+      <c r="I56">
+        <v>0.0</v>
       </c>
       <c r="J56" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:10">
+        <v>150</v>
+      </c>
+      <c r="K56" t="s">
+        <v>204</v>
+      </c>
+      <c r="L56" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B57" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C57" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D57" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E57" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F57" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="G57">
         <v>5207447874019</v>
       </c>
-      <c r="H57" t="s">
-[...3 lines deleted...]
-        <v>201</v>
+      <c r="H57">
+        <v>0.0</v>
+      </c>
+      <c r="I57">
+        <v>0.0</v>
       </c>
       <c r="J57" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:10">
+        <v>51</v>
+      </c>
+      <c r="K57" t="s">
+        <v>204</v>
+      </c>
+      <c r="L57" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
+        <v>210</v>
+      </c>
+      <c r="B58" t="s">
         <v>207</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D58" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E58" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F58" t="s">
-        <v>208</v>
+        <v>75</v>
       </c>
       <c r="G58">
         <v>5207447876013</v>
       </c>
-      <c r="H58" t="s">
-[...3 lines deleted...]
-        <v>201</v>
+      <c r="H58">
+        <v>0.0</v>
+      </c>
+      <c r="I58">
+        <v>0.0</v>
       </c>
       <c r="J58" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:10">
+        <v>54</v>
+      </c>
+      <c r="K58" t="s">
+        <v>204</v>
+      </c>
+      <c r="L58" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B59" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C59" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D59" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E59" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F59" t="s">
-        <v>208</v>
+        <v>75</v>
       </c>
       <c r="G59">
         <v>5207447874514</v>
       </c>
-      <c r="H59" t="s">
-[...3 lines deleted...]
-        <v>201</v>
+      <c r="H59">
+        <v>0.0</v>
+      </c>
+      <c r="I59">
+        <v>0.0</v>
       </c>
       <c r="J59" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:10">
+        <v>171</v>
+      </c>
+      <c r="K59" t="s">
+        <v>204</v>
+      </c>
+      <c r="L59" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B60" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C60" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D60" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E60" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F60" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="G60">
         <v>5207447874026</v>
       </c>
-      <c r="H60" t="s">
-[...3 lines deleted...]
-        <v>201</v>
+      <c r="H60">
+        <v>0.0</v>
+      </c>
+      <c r="I60">
+        <v>0.0</v>
       </c>
       <c r="J60" t="s">
+        <v>51</v>
+      </c>
+      <c r="K60" t="s">
+        <v>204</v>
+      </c>
+      <c r="L60" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12">
+      <c r="A61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B61" t="s">
         <v>215</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" t="s">
+      <c r="C61" t="s">
+        <v>46</v>
+      </c>
+      <c r="D61" t="s">
         <v>216</v>
       </c>
-      <c r="B61" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E61" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F61" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G61">
         <v>5207447876020</v>
       </c>
-      <c r="H61" t="s">
-[...3 lines deleted...]
-        <v>201</v>
+      <c r="H61">
+        <v>0.0</v>
+      </c>
+      <c r="I61">
+        <v>0.0</v>
       </c>
       <c r="J61" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:10">
+        <v>54</v>
+      </c>
+      <c r="K61" t="s">
+        <v>204</v>
+      </c>
+      <c r="L61" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B62" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C62" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D62" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E62" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F62" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G62">
         <v>5207447874521</v>
       </c>
-      <c r="H62" t="s">
-[...3 lines deleted...]
-        <v>201</v>
+      <c r="H62">
+        <v>0.0</v>
+      </c>
+      <c r="I62">
+        <v>0.0</v>
       </c>
       <c r="J62" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:10">
+        <v>171</v>
+      </c>
+      <c r="K62" t="s">
+        <v>204</v>
+      </c>
+      <c r="L62" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12">
       <c r="A63" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B63" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C63" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D63" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E63" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F63" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G63">
         <v>5207447874033</v>
       </c>
-      <c r="H63" t="s">
-[...3 lines deleted...]
-        <v>201</v>
+      <c r="H63">
+        <v>0.0</v>
+      </c>
+      <c r="I63">
+        <v>0.0</v>
       </c>
       <c r="J63" t="s">
+        <v>51</v>
+      </c>
+      <c r="K63" t="s">
+        <v>204</v>
+      </c>
+      <c r="L63" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12">
+      <c r="A64" t="s">
+        <v>226</v>
+      </c>
+      <c r="B64" t="s">
         <v>223</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" t="s">
+      <c r="C64" t="s">
+        <v>46</v>
+      </c>
+      <c r="D64" t="s">
         <v>224</v>
       </c>
-      <c r="B64" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E64" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F64" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G64">
         <v>5207447876037</v>
       </c>
-      <c r="H64" t="s">
-[...3 lines deleted...]
-        <v>201</v>
+      <c r="H64">
+        <v>0.0</v>
+      </c>
+      <c r="I64">
+        <v>0.0</v>
       </c>
       <c r="J64" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:10">
+        <v>54</v>
+      </c>
+      <c r="K64" t="s">
+        <v>204</v>
+      </c>
+      <c r="L64" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12">
       <c r="A65" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B65" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C65" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D65" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E65" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F65" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G65">
         <v>5207447874538</v>
       </c>
-      <c r="H65" t="s">
-[...3 lines deleted...]
-        <v>201</v>
+      <c r="H65">
+        <v>0.0</v>
+      </c>
+      <c r="I65">
+        <v>0.0</v>
       </c>
       <c r="J65" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:10">
+        <v>171</v>
+      </c>
+      <c r="K65" t="s">
+        <v>204</v>
+      </c>
+      <c r="L65" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12">
       <c r="A66" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B66" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C66" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D66" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E66" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F66" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="G66">
         <v>5207447604043</v>
       </c>
-      <c r="H66" t="s">
+      <c r="H66">
+        <v>0.0</v>
+      </c>
+      <c r="I66">
+        <v>0.0</v>
+      </c>
+      <c r="J66" t="s">
+        <v>235</v>
+      </c>
+      <c r="K66" t="s">
+        <v>231</v>
+      </c>
+      <c r="L66" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12">
+      <c r="A67" t="s">
+        <v>237</v>
+      </c>
+      <c r="B67" t="s">
+        <v>231</v>
+      </c>
+      <c r="C67" t="s">
+        <v>232</v>
+      </c>
+      <c r="D67" t="s">
         <v>233</v>
       </c>
-      <c r="I66" t="s">
-[...2 lines deleted...]
-      <c r="J66" t="s">
+      <c r="E67" t="s">
         <v>234</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="F67" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G67">
         <v>5207447604029</v>
       </c>
-      <c r="H67" t="s">
-[...3 lines deleted...]
-        <v>229</v>
+      <c r="H67">
+        <v>0.0</v>
+      </c>
+      <c r="I67">
+        <v>0.0</v>
       </c>
       <c r="J67" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:10">
+        <v>238</v>
+      </c>
+      <c r="K67" t="s">
+        <v>231</v>
+      </c>
+      <c r="L67" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12">
       <c r="A68" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B68" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C68" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D68" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E68" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F68" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G68">
         <v>5207447604142</v>
       </c>
-      <c r="H68" t="s">
-[...3 lines deleted...]
-        <v>229</v>
+      <c r="H68">
+        <v>0.0</v>
+      </c>
+      <c r="I68">
+        <v>0.0</v>
       </c>
       <c r="J68" t="s">
+        <v>235</v>
+      </c>
+      <c r="K68" t="s">
+        <v>231</v>
+      </c>
+      <c r="L68" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12">
+      <c r="A69" t="s">
+        <v>244</v>
+      </c>
+      <c r="B69" t="s">
+        <v>231</v>
+      </c>
+      <c r="C69" t="s">
+        <v>232</v>
+      </c>
+      <c r="D69" t="s">
         <v>241</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" t="s">
+      <c r="E69" t="s">
         <v>242</v>
       </c>
-      <c r="B69" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F69" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="G69">
         <v>5207447604128</v>
       </c>
-      <c r="H69" t="s">
-[...3 lines deleted...]
-        <v>229</v>
+      <c r="H69">
+        <v>0.0</v>
+      </c>
+      <c r="I69">
+        <v>0.0</v>
       </c>
       <c r="J69" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:10">
+        <v>238</v>
+      </c>
+      <c r="K69" t="s">
+        <v>231</v>
+      </c>
+      <c r="L69" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12">
       <c r="A70" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B70" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C70" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D70" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E70" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="F70" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G70">
         <v>5207447604241</v>
       </c>
-      <c r="H70" t="s">
-[...3 lines deleted...]
-        <v>229</v>
+      <c r="H70">
+        <v>0.0</v>
+      </c>
+      <c r="I70">
+        <v>0.0</v>
       </c>
       <c r="J70" t="s">
+        <v>235</v>
+      </c>
+      <c r="K70" t="s">
+        <v>231</v>
+      </c>
+      <c r="L70" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12">
+      <c r="A71" t="s">
+        <v>250</v>
+      </c>
+      <c r="B71" t="s">
+        <v>231</v>
+      </c>
+      <c r="C71" t="s">
+        <v>232</v>
+      </c>
+      <c r="D71" t="s">
         <v>247</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" t="s">
+      <c r="E71" t="s">
         <v>248</v>
       </c>
-      <c r="B71" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F71" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G71">
         <v>5207447604227</v>
       </c>
-      <c r="H71" t="s">
-[...3 lines deleted...]
-        <v>229</v>
+      <c r="H71">
+        <v>0.0</v>
+      </c>
+      <c r="I71">
+        <v>0.0</v>
       </c>
       <c r="J71" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:10">
+        <v>238</v>
+      </c>
+      <c r="K71" t="s">
+        <v>231</v>
+      </c>
+      <c r="L71" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12">
       <c r="A72" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B72" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C72" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D72" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E72" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F72" t="s">
-        <v>253</v>
+        <v>16</v>
       </c>
       <c r="G72">
         <v>5207447621514</v>
       </c>
-      <c r="H72" t="s">
-[...3 lines deleted...]
-        <v>251</v>
+      <c r="H72">
+        <v>0.0</v>
+      </c>
+      <c r="I72">
+        <v>0.0</v>
       </c>
       <c r="J72" t="s">
         <v>255</v>
       </c>
-    </row>
-    <row r="73" spans="1:10">
+      <c r="K72" t="s">
+        <v>253</v>
+      </c>
+      <c r="L72" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12">
       <c r="A73" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B73" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C73" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D73" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E73" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F73" t="s">
-        <v>208</v>
+        <v>16</v>
       </c>
       <c r="G73">
         <v>5207447621019</v>
       </c>
-      <c r="H73" t="s">
-[...3 lines deleted...]
-        <v>251</v>
+      <c r="H73">
+        <v>0.0</v>
+      </c>
+      <c r="I73">
+        <v>0.0</v>
       </c>
       <c r="J73" t="s">
         <v>258</v>
       </c>
-    </row>
-    <row r="74" spans="1:10">
+      <c r="K73" t="s">
+        <v>253</v>
+      </c>
+      <c r="L73" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12">
       <c r="A74" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B74" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C74" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E74" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="F74" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G74">
         <v>5207447621521</v>
       </c>
-      <c r="H74" t="s">
-[...3 lines deleted...]
-        <v>251</v>
+      <c r="H74">
+        <v>0.0</v>
+      </c>
+      <c r="I74">
+        <v>0.0</v>
       </c>
       <c r="J74" t="s">
+        <v>255</v>
+      </c>
+      <c r="K74" t="s">
+        <v>253</v>
+      </c>
+      <c r="L74" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12">
+      <c r="A75" t="s">
+        <v>263</v>
+      </c>
+      <c r="B75" t="s">
+        <v>253</v>
+      </c>
+      <c r="C75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D75" t="s">
         <v>261</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
       <c r="E75" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="F75" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="G75">
         <v>5207447621026</v>
       </c>
-      <c r="H75" t="s">
-[...3 lines deleted...]
-        <v>251</v>
+      <c r="H75">
+        <v>0.0</v>
+      </c>
+      <c r="I75">
+        <v>0.0</v>
       </c>
       <c r="J75" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:10">
+        <v>258</v>
+      </c>
+      <c r="K75" t="s">
+        <v>253</v>
+      </c>
+      <c r="L75" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12">
       <c r="A76" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B76" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C76" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D76" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E76" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F76" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G76">
         <v>5207447641628</v>
       </c>
-      <c r="H76" t="s">
-[...2 lines deleted...]
-      <c r="I76" t="s">
+      <c r="H76">
+        <v>0.0</v>
+      </c>
+      <c r="I76">
+        <v>0.0</v>
+      </c>
+      <c r="J76" t="s">
+        <v>17</v>
+      </c>
+      <c r="K76" t="s">
+        <v>268</v>
+      </c>
+      <c r="L76" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12">
+      <c r="A77" t="s">
+        <v>270</v>
+      </c>
+      <c r="B77" t="s">
+        <v>266</v>
+      </c>
+      <c r="C77" t="s">
+        <v>13</v>
+      </c>
+      <c r="D77" t="s">
         <v>267</v>
       </c>
-      <c r="J76" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E77" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F77" t="s">
-        <v>208</v>
+        <v>16</v>
       </c>
       <c r="G77">
         <v>5207447642021</v>
       </c>
-      <c r="H77" t="s">
-[...2 lines deleted...]
-      <c r="I77" t="s">
+      <c r="H77">
+        <v>0.0</v>
+      </c>
+      <c r="I77">
+        <v>0.0</v>
+      </c>
+      <c r="J77" t="s">
+        <v>21</v>
+      </c>
+      <c r="K77" t="s">
+        <v>268</v>
+      </c>
+      <c r="L77" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12">
+      <c r="A78" t="s">
+        <v>272</v>
+      </c>
+      <c r="B78" t="s">
+        <v>266</v>
+      </c>
+      <c r="C78" t="s">
+        <v>13</v>
+      </c>
+      <c r="D78" t="s">
         <v>267</v>
       </c>
-      <c r="J77" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E78" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F78" t="s">
-        <v>208</v>
+        <v>16</v>
       </c>
       <c r="G78">
         <v>5207447648016</v>
       </c>
-      <c r="H78" t="s">
-[...2 lines deleted...]
-      <c r="I78" t="s">
+      <c r="H78">
+        <v>0.0</v>
+      </c>
+      <c r="I78">
+        <v>0.0</v>
+      </c>
+      <c r="J78" t="s">
+        <v>40</v>
+      </c>
+      <c r="K78" t="s">
+        <v>268</v>
+      </c>
+      <c r="L78" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12">
+      <c r="A79" t="s">
+        <v>274</v>
+      </c>
+      <c r="B79" t="s">
+        <v>266</v>
+      </c>
+      <c r="C79" t="s">
+        <v>13</v>
+      </c>
+      <c r="D79" t="s">
         <v>267</v>
       </c>
-      <c r="J78" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E79" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F79" t="s">
-        <v>208</v>
+        <v>16</v>
       </c>
       <c r="G79">
         <v>5207447641215</v>
       </c>
-      <c r="H79" t="s">
-[...3 lines deleted...]
-        <v>267</v>
+      <c r="H79">
+        <v>0.0</v>
+      </c>
+      <c r="I79">
+        <v>0.0</v>
       </c>
       <c r="J79" t="s">
         <v>275</v>
       </c>
-    </row>
-    <row r="80" spans="1:10">
+      <c r="K79" t="s">
+        <v>268</v>
+      </c>
+      <c r="L79" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12">
       <c r="A80" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B80" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C80" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="E80" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="F80" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G80">
-        <v>5207447651627</v>
-[...5 lines deleted...]
-        <v>267</v>
+        <v>5207447642434</v>
+      </c>
+      <c r="H80">
+        <v>0.0</v>
+      </c>
+      <c r="I80">
+        <v>0.0</v>
       </c>
       <c r="J80" t="s">
         <v>278</v>
       </c>
-    </row>
-    <row r="81" spans="1:10">
+      <c r="K80" t="s">
+        <v>268</v>
+      </c>
+      <c r="L80" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12">
       <c r="A81" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C81" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D81" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="E81" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="F81" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="G81">
+        <v>5207447651627</v>
+      </c>
+      <c r="H81">
+        <v>0.0</v>
+      </c>
+      <c r="I81">
+        <v>0.0</v>
+      </c>
+      <c r="J81" t="s">
+        <v>17</v>
+      </c>
+      <c r="K81" t="s">
+        <v>268</v>
+      </c>
+      <c r="L81" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12">
+      <c r="A82" t="s">
+        <v>283</v>
+      </c>
+      <c r="B82" t="s">
+        <v>266</v>
+      </c>
+      <c r="C82" t="s">
+        <v>13</v>
+      </c>
+      <c r="D82" t="s">
+        <v>281</v>
+      </c>
+      <c r="E82" t="s">
+        <v>248</v>
+      </c>
+      <c r="F82" t="s">
+        <v>31</v>
+      </c>
+      <c r="G82">
         <v>5207447652020</v>
       </c>
-      <c r="H81" t="s">
-[...10 lines deleted...]
-      <c r="A82" t="s">
+      <c r="H82">
+        <v>0.0</v>
+      </c>
+      <c r="I82">
+        <v>0.0</v>
+      </c>
+      <c r="J82" t="s">
+        <v>21</v>
+      </c>
+      <c r="K82" t="s">
+        <v>268</v>
+      </c>
+      <c r="L82" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12">
+      <c r="A83" t="s">
+        <v>285</v>
+      </c>
+      <c r="B83" t="s">
+        <v>266</v>
+      </c>
+      <c r="C83" t="s">
+        <v>13</v>
+      </c>
+      <c r="D83" t="s">
         <v>281</v>
       </c>
-      <c r="B82" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="E83" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="F83" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="G83">
+        <v>31</v>
+      </c>
+      <c r="G83" t="s">
+        <v>286</v>
+      </c>
+      <c r="H83">
+        <v>0.0</v>
+      </c>
+      <c r="I83">
+        <v>0.0</v>
+      </c>
+      <c r="J83" t="s">
+        <v>40</v>
+      </c>
+      <c r="K83" t="s">
+        <v>268</v>
+      </c>
+      <c r="L83" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12">
+      <c r="A84" t="s">
+        <v>288</v>
+      </c>
+      <c r="B84" t="s">
+        <v>266</v>
+      </c>
+      <c r="C84" t="s">
+        <v>13</v>
+      </c>
+      <c r="D84" t="s">
+        <v>281</v>
+      </c>
+      <c r="E84" t="s">
+        <v>248</v>
+      </c>
+      <c r="F84" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84">
         <v>5207447651214</v>
       </c>
-      <c r="H83" t="s">
-[...28 lines deleted...]
-      <c r="G84">
+      <c r="H84">
+        <v>0.0</v>
+      </c>
+      <c r="I84">
+        <v>0.0</v>
+      </c>
+      <c r="J84" t="s">
+        <v>275</v>
+      </c>
+      <c r="K84" t="s">
+        <v>268</v>
+      </c>
+      <c r="L84" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12">
+      <c r="A85" t="s">
+        <v>290</v>
+      </c>
+      <c r="B85" t="s">
+        <v>60</v>
+      </c>
+      <c r="C85" t="s">
+        <v>291</v>
+      </c>
+      <c r="D85" t="s">
+        <v>292</v>
+      </c>
+      <c r="E85" t="s">
+        <v>60</v>
+      </c>
+      <c r="F85" t="s">
+        <v>16</v>
+      </c>
+      <c r="G85">
         <v>5207447021611</v>
       </c>
-      <c r="H84" t="s">
-[...10 lines deleted...]
-      <c r="A85" t="s">
+      <c r="H85">
+        <v>0.0</v>
+      </c>
+      <c r="I85">
+        <v>0.0</v>
+      </c>
+      <c r="J85" t="s">
+        <v>17</v>
+      </c>
+      <c r="K85" t="s">
+        <v>293</v>
+      </c>
+      <c r="L85" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12">
+      <c r="A86" t="s">
+        <v>295</v>
+      </c>
+      <c r="B86" t="s">
+        <v>60</v>
+      </c>
+      <c r="C86" t="s">
         <v>291</v>
       </c>
-      <c r="B85" t="s">
-[...14 lines deleted...]
-      <c r="G85">
+      <c r="D86" t="s">
+        <v>292</v>
+      </c>
+      <c r="E86" t="s">
+        <v>60</v>
+      </c>
+      <c r="F86" t="s">
+        <v>16</v>
+      </c>
+      <c r="G86">
         <v>5207447022915</v>
       </c>
-      <c r="H85" t="s">
-[...5 lines deleted...]
-      <c r="J85" t="s">
+      <c r="H86">
+        <v>0.0</v>
+      </c>
+      <c r="I86">
+        <v>0.0</v>
+      </c>
+      <c r="J86" t="s">
+        <v>21</v>
+      </c>
+      <c r="K86" t="s">
+        <v>293</v>
+      </c>
+      <c r="L86" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12">
+      <c r="A87" t="s">
+        <v>297</v>
+      </c>
+      <c r="B87" t="s">
+        <v>60</v>
+      </c>
+      <c r="C87" t="s">
+        <v>291</v>
+      </c>
+      <c r="D87" t="s">
         <v>292</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G86">
+      <c r="E87" t="s">
+        <v>60</v>
+      </c>
+      <c r="F87" t="s">
+        <v>16</v>
+      </c>
+      <c r="G87">
         <v>5207447021314</v>
       </c>
-      <c r="H86" t="s">
-[...35 lines deleted...]
-        <v>289</v>
+      <c r="H87">
+        <v>0.0</v>
+      </c>
+      <c r="I87">
+        <v>0.0</v>
       </c>
       <c r="J87" t="s">
         <v>298</v>
       </c>
-    </row>
-    <row r="88" spans="1:10">
+      <c r="K87" t="s">
+        <v>293</v>
+      </c>
+      <c r="L87" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12">
       <c r="A88" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B88" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C88" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="D88" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E88" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F88" t="s">
-        <v>208</v>
+        <v>16</v>
       </c>
       <c r="G88">
-        <v>5207447028313</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>5207447022519</v>
+      </c>
+      <c r="H88">
+        <v>0.0</v>
+      </c>
+      <c r="I88">
+        <v>0.0</v>
       </c>
       <c r="J88" t="s">
         <v>301</v>
       </c>
-    </row>
-    <row r="89" spans="1:10">
+      <c r="K88" t="s">
+        <v>293</v>
+      </c>
+      <c r="L88" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12">
       <c r="A89" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B89" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C89" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="D89" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E89" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F89" t="s">
-        <v>208</v>
+        <v>75</v>
       </c>
       <c r="G89">
+        <v>5207447028313</v>
+      </c>
+      <c r="H89">
+        <v>0.0</v>
+      </c>
+      <c r="I89">
+        <v>0.0</v>
+      </c>
+      <c r="J89" t="s">
+        <v>304</v>
+      </c>
+      <c r="K89" t="s">
+        <v>293</v>
+      </c>
+      <c r="L89" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12">
+      <c r="A90" t="s">
+        <v>306</v>
+      </c>
+      <c r="B90" t="s">
+        <v>60</v>
+      </c>
+      <c r="C90" t="s">
+        <v>291</v>
+      </c>
+      <c r="D90" t="s">
+        <v>292</v>
+      </c>
+      <c r="E90" t="s">
+        <v>60</v>
+      </c>
+      <c r="F90" t="s">
+        <v>75</v>
+      </c>
+      <c r="G90">
         <v>5207447028016</v>
       </c>
-      <c r="H89" t="s">
-[...35 lines deleted...]
-        <v>289</v>
+      <c r="H90">
+        <v>0.0</v>
+      </c>
+      <c r="I90">
+        <v>0.0</v>
       </c>
       <c r="J90" t="s">
+        <v>40</v>
+      </c>
+      <c r="K90" t="s">
+        <v>293</v>
+      </c>
+      <c r="L90" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="91" spans="1:10">
+    <row r="91" spans="1:12">
       <c r="A91" t="s">
         <v>308</v>
       </c>
       <c r="B91" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C91" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="D91" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="E91" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="F91" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G91">
+        <v>5207447021628</v>
+      </c>
+      <c r="H91">
+        <v>0.0</v>
+      </c>
+      <c r="I91">
+        <v>0.0</v>
+      </c>
+      <c r="J91" t="s">
+        <v>17</v>
+      </c>
+      <c r="K91" t="s">
+        <v>293</v>
+      </c>
+      <c r="L91" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12">
+      <c r="A92" t="s">
+        <v>312</v>
+      </c>
+      <c r="B92" t="s">
+        <v>309</v>
+      </c>
+      <c r="C92" t="s">
+        <v>291</v>
+      </c>
+      <c r="D92" t="s">
+        <v>310</v>
+      </c>
+      <c r="E92" t="s">
+        <v>309</v>
+      </c>
+      <c r="F92" t="s">
+        <v>16</v>
+      </c>
+      <c r="G92">
         <v>5207447022922</v>
       </c>
-      <c r="H91" t="s">
-[...5 lines deleted...]
-      <c r="J91" t="s">
+      <c r="H92">
+        <v>0.0</v>
+      </c>
+      <c r="I92">
+        <v>0.0</v>
+      </c>
+      <c r="J92" t="s">
+        <v>21</v>
+      </c>
+      <c r="K92" t="s">
+        <v>293</v>
+      </c>
+      <c r="L92" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12">
+      <c r="A93" t="s">
+        <v>314</v>
+      </c>
+      <c r="B93" t="s">
         <v>309</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A92" t="s">
+      <c r="C93" t="s">
+        <v>291</v>
+      </c>
+      <c r="D93" t="s">
         <v>310</v>
       </c>
-      <c r="B92" t="s">
-[...14 lines deleted...]
-      <c r="G92">
+      <c r="E93" t="s">
+        <v>309</v>
+      </c>
+      <c r="F93" t="s">
+        <v>16</v>
+      </c>
+      <c r="G93">
         <v>5207447021321</v>
       </c>
-      <c r="H92" t="s">
-[...28 lines deleted...]
-      <c r="G93">
+      <c r="H93">
+        <v>0.0</v>
+      </c>
+      <c r="I93">
+        <v>0.0</v>
+      </c>
+      <c r="J93" t="s">
+        <v>298</v>
+      </c>
+      <c r="K93" t="s">
+        <v>293</v>
+      </c>
+      <c r="L93" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12">
+      <c r="A94" t="s">
+        <v>316</v>
+      </c>
+      <c r="B94" t="s">
+        <v>309</v>
+      </c>
+      <c r="C94" t="s">
+        <v>291</v>
+      </c>
+      <c r="D94" t="s">
+        <v>310</v>
+      </c>
+      <c r="E94" t="s">
+        <v>309</v>
+      </c>
+      <c r="F94" t="s">
+        <v>16</v>
+      </c>
+      <c r="G94">
         <v>5207447022526</v>
       </c>
-      <c r="H93" t="s">
-[...28 lines deleted...]
-      <c r="G94">
+      <c r="H94">
+        <v>0.0</v>
+      </c>
+      <c r="I94">
+        <v>0.0</v>
+      </c>
+      <c r="J94" t="s">
+        <v>301</v>
+      </c>
+      <c r="K94" t="s">
+        <v>293</v>
+      </c>
+      <c r="L94" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12">
+      <c r="A95" t="s">
+        <v>318</v>
+      </c>
+      <c r="B95" t="s">
+        <v>309</v>
+      </c>
+      <c r="C95" t="s">
+        <v>291</v>
+      </c>
+      <c r="D95" t="s">
+        <v>310</v>
+      </c>
+      <c r="E95" t="s">
+        <v>309</v>
+      </c>
+      <c r="F95" t="s">
+        <v>16</v>
+      </c>
+      <c r="G95">
         <v>5207447028320</v>
       </c>
-      <c r="H94" t="s">
-[...28 lines deleted...]
-      <c r="G95">
+      <c r="H95">
+        <v>0.0</v>
+      </c>
+      <c r="I95">
+        <v>0.0</v>
+      </c>
+      <c r="J95" t="s">
+        <v>304</v>
+      </c>
+      <c r="K95" t="s">
+        <v>293</v>
+      </c>
+      <c r="L95" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12">
+      <c r="A96" t="s">
+        <v>320</v>
+      </c>
+      <c r="B96" t="s">
+        <v>309</v>
+      </c>
+      <c r="C96" t="s">
+        <v>291</v>
+      </c>
+      <c r="D96" t="s">
+        <v>310</v>
+      </c>
+      <c r="E96" t="s">
+        <v>309</v>
+      </c>
+      <c r="F96" t="s">
+        <v>75</v>
+      </c>
+      <c r="G96">
         <v>5207447028023</v>
       </c>
-      <c r="H95" t="s">
-[...22 lines deleted...]
-      <c r="E96" t="s">
+      <c r="H96">
+        <v>0.0</v>
+      </c>
+      <c r="I96">
+        <v>0.0</v>
+      </c>
+      <c r="J96" t="s">
+        <v>40</v>
+      </c>
+      <c r="K96" t="s">
+        <v>293</v>
+      </c>
+      <c r="L96" t="s">
         <v>321</v>
       </c>
-      <c r="F96" t="s">
-[...2 lines deleted...]
-      <c r="G96">
+    </row>
+    <row r="97" spans="1:12">
+      <c r="A97" t="s">
+        <v>322</v>
+      </c>
+      <c r="B97" t="s">
+        <v>323</v>
+      </c>
+      <c r="C97" t="s">
+        <v>291</v>
+      </c>
+      <c r="D97" t="s">
+        <v>324</v>
+      </c>
+      <c r="E97" t="s">
+        <v>325</v>
+      </c>
+      <c r="F97" t="s">
+        <v>16</v>
+      </c>
+      <c r="G97">
         <v>5207447021635</v>
       </c>
-      <c r="H96" t="s">
-[...10 lines deleted...]
-      <c r="A97" t="s">
+      <c r="H97">
+        <v>0.0</v>
+      </c>
+      <c r="I97">
+        <v>0.0</v>
+      </c>
+      <c r="J97" t="s">
+        <v>17</v>
+      </c>
+      <c r="K97" t="s">
+        <v>293</v>
+      </c>
+      <c r="L97" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12">
+      <c r="A98" t="s">
+        <v>327</v>
+      </c>
+      <c r="B98" t="s">
         <v>323</v>
       </c>
-      <c r="B97" t="s">
-[...14 lines deleted...]
-      <c r="G97">
+      <c r="C98" t="s">
+        <v>291</v>
+      </c>
+      <c r="D98" t="s">
+        <v>324</v>
+      </c>
+      <c r="E98" t="s">
+        <v>325</v>
+      </c>
+      <c r="F98" t="s">
+        <v>16</v>
+      </c>
+      <c r="G98">
         <v>5207447022939</v>
       </c>
-      <c r="H97" t="s">
-[...5 lines deleted...]
-      <c r="J97" t="s">
+      <c r="H98">
+        <v>0.0</v>
+      </c>
+      <c r="I98">
+        <v>0.0</v>
+      </c>
+      <c r="J98" t="s">
+        <v>21</v>
+      </c>
+      <c r="K98" t="s">
+        <v>293</v>
+      </c>
+      <c r="L98" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12">
+      <c r="A99" t="s">
+        <v>329</v>
+      </c>
+      <c r="B99" t="s">
+        <v>323</v>
+      </c>
+      <c r="C99" t="s">
+        <v>291</v>
+      </c>
+      <c r="D99" t="s">
         <v>324</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" t="s">
+      <c r="E99" t="s">
         <v>325</v>
       </c>
-      <c r="B98" t="s">
-[...14 lines deleted...]
-      <c r="G98">
+      <c r="F99" t="s">
+        <v>16</v>
+      </c>
+      <c r="G99">
         <v>5207447021338</v>
       </c>
-      <c r="H98" t="s">
-[...28 lines deleted...]
-      <c r="G99">
+      <c r="H99">
+        <v>0.0</v>
+      </c>
+      <c r="I99">
+        <v>0.0</v>
+      </c>
+      <c r="J99" t="s">
+        <v>298</v>
+      </c>
+      <c r="K99" t="s">
+        <v>293</v>
+      </c>
+      <c r="L99" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12">
+      <c r="A100" t="s">
+        <v>331</v>
+      </c>
+      <c r="B100" t="s">
+        <v>323</v>
+      </c>
+      <c r="C100" t="s">
+        <v>291</v>
+      </c>
+      <c r="D100" t="s">
+        <v>324</v>
+      </c>
+      <c r="E100" t="s">
+        <v>325</v>
+      </c>
+      <c r="F100" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100">
         <v>5207447022533</v>
       </c>
-      <c r="H99" t="s">
-[...28 lines deleted...]
-      <c r="G100">
+      <c r="H100">
+        <v>0.0</v>
+      </c>
+      <c r="I100">
+        <v>0.0</v>
+      </c>
+      <c r="J100" t="s">
+        <v>301</v>
+      </c>
+      <c r="K100" t="s">
+        <v>293</v>
+      </c>
+      <c r="L100" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12">
+      <c r="A101" t="s">
+        <v>333</v>
+      </c>
+      <c r="B101" t="s">
+        <v>323</v>
+      </c>
+      <c r="C101" t="s">
+        <v>291</v>
+      </c>
+      <c r="D101" t="s">
+        <v>324</v>
+      </c>
+      <c r="E101" t="s">
+        <v>325</v>
+      </c>
+      <c r="F101" t="s">
+        <v>16</v>
+      </c>
+      <c r="G101">
         <v>5207447028337</v>
       </c>
-      <c r="H100" t="s">
-[...28 lines deleted...]
-      <c r="G101">
+      <c r="H101">
+        <v>0.0</v>
+      </c>
+      <c r="I101">
+        <v>0.0</v>
+      </c>
+      <c r="J101" t="s">
+        <v>304</v>
+      </c>
+      <c r="K101" t="s">
+        <v>293</v>
+      </c>
+      <c r="L101" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12">
+      <c r="A102" t="s">
+        <v>335</v>
+      </c>
+      <c r="B102" t="s">
+        <v>323</v>
+      </c>
+      <c r="C102" t="s">
+        <v>291</v>
+      </c>
+      <c r="D102" t="s">
+        <v>324</v>
+      </c>
+      <c r="E102" t="s">
+        <v>325</v>
+      </c>
+      <c r="F102" t="s">
+        <v>16</v>
+      </c>
+      <c r="G102">
         <v>5207447028030</v>
       </c>
-      <c r="H101" t="s">
-[...22 lines deleted...]
-      <c r="E102" t="s">
+      <c r="H102">
+        <v>0.0</v>
+      </c>
+      <c r="I102">
+        <v>0.0</v>
+      </c>
+      <c r="J102" t="s">
+        <v>40</v>
+      </c>
+      <c r="K102" t="s">
+        <v>293</v>
+      </c>
+      <c r="L102" t="s">
         <v>336</v>
       </c>
-      <c r="F102" t="s">
-[...2 lines deleted...]
-      <c r="G102">
+    </row>
+    <row r="103" spans="1:12">
+      <c r="A103" t="s">
+        <v>337</v>
+      </c>
+      <c r="B103" t="s">
+        <v>338</v>
+      </c>
+      <c r="C103" t="s">
+        <v>232</v>
+      </c>
+      <c r="D103" t="s">
+        <v>339</v>
+      </c>
+      <c r="E103" t="s">
+        <v>340</v>
+      </c>
+      <c r="F103" t="s">
+        <v>75</v>
+      </c>
+      <c r="G103">
         <v>5207447011322</v>
       </c>
-      <c r="H102" t="s">
-[...2 lines deleted...]
-      <c r="I102" t="s">
+      <c r="H103">
+        <v>0.0</v>
+      </c>
+      <c r="I103">
+        <v>0.0</v>
+      </c>
+      <c r="J103" t="s">
+        <v>341</v>
+      </c>
+      <c r="K103" t="s">
+        <v>342</v>
+      </c>
+      <c r="L103" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12">
+      <c r="A104" t="s">
+        <v>344</v>
+      </c>
+      <c r="B104" t="s">
         <v>338</v>
       </c>
-      <c r="J102" t="s">
+      <c r="C104" t="s">
+        <v>232</v>
+      </c>
+      <c r="D104" t="s">
         <v>339</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A103" t="s">
+      <c r="E104" t="s">
         <v>340</v>
       </c>
-      <c r="B103" t="s">
-[...14 lines deleted...]
-      <c r="G103">
+      <c r="F104" t="s">
+        <v>75</v>
+      </c>
+      <c r="G104">
         <v>5207447011629</v>
       </c>
-      <c r="H103" t="s">
-[...35 lines deleted...]
-        <v>338</v>
+      <c r="H104">
+        <v>0.0</v>
+      </c>
+      <c r="I104">
+        <v>0.0</v>
       </c>
       <c r="J104" t="s">
         <v>345</v>
       </c>
-    </row>
-    <row r="105" spans="1:10">
+      <c r="K104" t="s">
+        <v>342</v>
+      </c>
+      <c r="L104" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12">
       <c r="A105" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B105" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C105" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D105" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="E105" t="s">
+        <v>340</v>
+      </c>
+      <c r="F105" t="s">
+        <v>75</v>
+      </c>
+      <c r="G105">
+        <v>5207447011827</v>
+      </c>
+      <c r="H105">
+        <v>0.0</v>
+      </c>
+      <c r="I105">
+        <v>0.0</v>
+      </c>
+      <c r="J105" t="s">
         <v>348</v>
       </c>
-      <c r="F105" t="s">
-[...11 lines deleted...]
-      <c r="J105" t="s">
+      <c r="K105" t="s">
+        <v>342</v>
+      </c>
+      <c r="L105" t="s">
         <v>349</v>
       </c>
     </row>
-    <row r="106" spans="1:10">
+    <row r="106" spans="1:12">
       <c r="A106" t="s">
         <v>350</v>
       </c>
       <c r="B106" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C106" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D106" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="E106" t="s">
+        <v>352</v>
+      </c>
+      <c r="F106" t="s">
+        <v>16</v>
+      </c>
+      <c r="G106">
+        <v>5207447011315</v>
+      </c>
+      <c r="H106">
+        <v>0.0</v>
+      </c>
+      <c r="I106">
+        <v>0.0</v>
+      </c>
+      <c r="J106" t="s">
+        <v>341</v>
+      </c>
+      <c r="K106" t="s">
+        <v>342</v>
+      </c>
+      <c r="L106" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12">
+      <c r="A107" t="s">
+        <v>354</v>
+      </c>
+      <c r="B107" t="s">
+        <v>338</v>
+      </c>
+      <c r="C107" t="s">
+        <v>232</v>
+      </c>
+      <c r="D107" t="s">
+        <v>351</v>
+      </c>
+      <c r="E107" t="s">
+        <v>352</v>
+      </c>
+      <c r="F107" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107">
+        <v>5207447011612</v>
+      </c>
+      <c r="H107">
+        <v>0.0</v>
+      </c>
+      <c r="I107">
+        <v>0.0</v>
+      </c>
+      <c r="J107" t="s">
+        <v>345</v>
+      </c>
+      <c r="K107" t="s">
+        <v>342</v>
+      </c>
+      <c r="L107" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12">
+      <c r="A108" t="s">
+        <v>356</v>
+      </c>
+      <c r="B108" t="s">
+        <v>338</v>
+      </c>
+      <c r="C108" t="s">
+        <v>232</v>
+      </c>
+      <c r="D108" t="s">
+        <v>351</v>
+      </c>
+      <c r="E108" t="s">
+        <v>352</v>
+      </c>
+      <c r="F108" t="s">
+        <v>75</v>
+      </c>
+      <c r="G108">
+        <v>5207447011810</v>
+      </c>
+      <c r="H108">
+        <v>0.0</v>
+      </c>
+      <c r="I108">
+        <v>0.0</v>
+      </c>
+      <c r="J108" t="s">
         <v>348</v>
       </c>
-      <c r="F106" t="s">
-[...75 lines deleted...]
-      <c r="J108" t="s">
+      <c r="K108" t="s">
+        <v>342</v>
+      </c>
+      <c r="L108" t="s">
         <v>357</v>
       </c>
     </row>
-    <row r="109" spans="1:10">
+    <row r="109" spans="1:12">
       <c r="A109" t="s">
         <v>358</v>
       </c>
       <c r="B109" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C109" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D109" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="E109" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="F109" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G109">
+        <v>5207447011339</v>
+      </c>
+      <c r="H109">
+        <v>0.0</v>
+      </c>
+      <c r="I109">
+        <v>0.0</v>
+      </c>
+      <c r="J109" t="s">
+        <v>341</v>
+      </c>
+      <c r="K109" t="s">
+        <v>342</v>
+      </c>
+      <c r="L109" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="110" spans="1:12">
+      <c r="A110" t="s">
+        <v>362</v>
+      </c>
+      <c r="B110" t="s">
+        <v>338</v>
+      </c>
+      <c r="C110" t="s">
+        <v>232</v>
+      </c>
+      <c r="D110" t="s">
+        <v>359</v>
+      </c>
+      <c r="E110" t="s">
+        <v>360</v>
+      </c>
+      <c r="F110" t="s">
+        <v>16</v>
+      </c>
+      <c r="G110">
         <v>5207447011636</v>
       </c>
-      <c r="H109" t="s">
-[...2 lines deleted...]
-      <c r="I109" t="s">
+      <c r="H110">
+        <v>0.0</v>
+      </c>
+      <c r="I110">
+        <v>0.0</v>
+      </c>
+      <c r="J110" t="s">
+        <v>345</v>
+      </c>
+      <c r="K110" t="s">
+        <v>342</v>
+      </c>
+      <c r="L110" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12">
+      <c r="A111" t="s">
+        <v>364</v>
+      </c>
+      <c r="B111" t="s">
         <v>338</v>
       </c>
-      <c r="J109" t="s">
+      <c r="C111" t="s">
+        <v>232</v>
+      </c>
+      <c r="D111" t="s">
         <v>359</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A110" t="s">
+      <c r="E111" t="s">
         <v>360</v>
       </c>
-      <c r="B110" t="s">
-[...14 lines deleted...]
-      <c r="G110">
+      <c r="F111" t="s">
+        <v>16</v>
+      </c>
+      <c r="G111">
         <v>5207447011834</v>
       </c>
-      <c r="H110" t="s">
-[...22 lines deleted...]
-      <c r="E111" t="s">
+      <c r="H111">
+        <v>0.0</v>
+      </c>
+      <c r="I111">
+        <v>0.0</v>
+      </c>
+      <c r="J111" t="s">
         <v>348</v>
       </c>
-      <c r="F111" t="s">
-[...2 lines deleted...]
-      <c r="G111">
+      <c r="K111" t="s">
+        <v>342</v>
+      </c>
+      <c r="L111" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12">
+      <c r="A112" t="s">
+        <v>366</v>
+      </c>
+      <c r="B112" t="s">
+        <v>367</v>
+      </c>
+      <c r="C112" t="s">
+        <v>232</v>
+      </c>
+      <c r="D112" t="s">
+        <v>368</v>
+      </c>
+      <c r="E112" t="s">
+        <v>352</v>
+      </c>
+      <c r="F112" t="s">
+        <v>75</v>
+      </c>
+      <c r="G112">
         <v>5207447014514</v>
       </c>
-      <c r="H111" t="s">
-[...5 lines deleted...]
-      <c r="J111" t="s">
+      <c r="H112">
+        <v>0.0</v>
+      </c>
+      <c r="I112">
+        <v>0.0</v>
+      </c>
+      <c r="J112" t="s">
+        <v>369</v>
+      </c>
+      <c r="K112" t="s">
+        <v>370</v>
+      </c>
+      <c r="L112" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="113" spans="1:12">
+      <c r="A113" t="s">
+        <v>372</v>
+      </c>
+      <c r="B113" t="s">
         <v>367</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A112" t="s">
+      <c r="C113" t="s">
+        <v>232</v>
+      </c>
+      <c r="D113" t="s">
         <v>368</v>
       </c>
-      <c r="B112" t="s">
-[...14 lines deleted...]
-      <c r="G112">
+      <c r="E113" t="s">
+        <v>352</v>
+      </c>
+      <c r="F113" t="s">
+        <v>16</v>
+      </c>
+      <c r="G113">
         <v>5207447013012</v>
       </c>
-      <c r="H112" t="s">
-[...35 lines deleted...]
-        <v>366</v>
+      <c r="H113">
+        <v>0.0</v>
+      </c>
+      <c r="I113">
+        <v>0.0</v>
       </c>
       <c r="J113" t="s">
         <v>373</v>
       </c>
-    </row>
-    <row r="114" spans="1:10">
+      <c r="K113" t="s">
+        <v>370</v>
+      </c>
+      <c r="L113" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="114" spans="1:12">
       <c r="A114" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B114" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C114" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D114" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="E114" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="F114" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G114">
+        <v>5207447014521</v>
+      </c>
+      <c r="H114">
+        <v>0.0</v>
+      </c>
+      <c r="I114">
+        <v>0.0</v>
+      </c>
+      <c r="J114" t="s">
+        <v>369</v>
+      </c>
+      <c r="K114" t="s">
+        <v>370</v>
+      </c>
+      <c r="L114" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="115" spans="1:12">
+      <c r="A115" t="s">
+        <v>378</v>
+      </c>
+      <c r="B115" t="s">
+        <v>370</v>
+      </c>
+      <c r="C115" t="s">
+        <v>232</v>
+      </c>
+      <c r="D115" t="s">
+        <v>376</v>
+      </c>
+      <c r="E115" t="s">
+        <v>340</v>
+      </c>
+      <c r="F115" t="s">
+        <v>16</v>
+      </c>
+      <c r="G115">
         <v>5207447013029</v>
       </c>
-      <c r="H114" t="s">
+      <c r="H115">
+        <v>0.0</v>
+      </c>
+      <c r="I115">
+        <v>0.0</v>
+      </c>
+      <c r="J115" t="s">
+        <v>373</v>
+      </c>
+      <c r="K115" t="s">
+        <v>370</v>
+      </c>
+      <c r="L115" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="116" spans="1:12">
+      <c r="A116" t="s">
+        <v>380</v>
+      </c>
+      <c r="B116" t="s">
+        <v>370</v>
+      </c>
+      <c r="C116" t="s">
+        <v>232</v>
+      </c>
+      <c r="D116" t="s">
+        <v>381</v>
+      </c>
+      <c r="E116" t="s">
+        <v>360</v>
+      </c>
+      <c r="F116" t="s">
+        <v>16</v>
+      </c>
+      <c r="G116">
+        <v>5207447014538</v>
+      </c>
+      <c r="H116">
+        <v>0.0</v>
+      </c>
+      <c r="I116">
+        <v>0.0</v>
+      </c>
+      <c r="J116" t="s">
         <v>369</v>
       </c>
-      <c r="I114" t="s">
-[...57 lines deleted...]
-      <c r="G116">
+      <c r="K116" t="s">
+        <v>370</v>
+      </c>
+      <c r="L116" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="117" spans="1:12">
+      <c r="A117" t="s">
+        <v>383</v>
+      </c>
+      <c r="B117" t="s">
+        <v>370</v>
+      </c>
+      <c r="C117" t="s">
+        <v>232</v>
+      </c>
+      <c r="D117" t="s">
+        <v>381</v>
+      </c>
+      <c r="E117" t="s">
+        <v>360</v>
+      </c>
+      <c r="F117" t="s">
+        <v>16</v>
+      </c>
+      <c r="G117">
         <v>5207447013036</v>
       </c>
-      <c r="H116" t="s">
-[...28 lines deleted...]
-      <c r="G117">
+      <c r="H117">
+        <v>0.0</v>
+      </c>
+      <c r="I117">
+        <v>0.0</v>
+      </c>
+      <c r="J117" t="s">
+        <v>373</v>
+      </c>
+      <c r="K117" t="s">
+        <v>370</v>
+      </c>
+      <c r="L117" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="118" spans="1:12">
+      <c r="A118" t="s">
+        <v>385</v>
+      </c>
+      <c r="B118" t="s">
+        <v>386</v>
+      </c>
+      <c r="C118" t="s">
+        <v>232</v>
+      </c>
+      <c r="D118" t="s">
+        <v>387</v>
+      </c>
+      <c r="E118" t="s">
+        <v>360</v>
+      </c>
+      <c r="F118" t="s">
+        <v>16</v>
+      </c>
+      <c r="G118">
         <v>5207447017034</v>
       </c>
-      <c r="H117" t="s">
-[...19 lines deleted...]
-      <c r="D118" t="s">
+      <c r="H118">
+        <v>0.0</v>
+      </c>
+      <c r="I118">
+        <v>0.0</v>
+      </c>
+      <c r="J118" t="s">
         <v>388</v>
       </c>
-      <c r="E118" t="s">
-[...5 lines deleted...]
-      <c r="G118" t="s">
+      <c r="K118" t="s">
         <v>389</v>
       </c>
-      <c r="H118" t="s">
-[...5 lines deleted...]
-      <c r="J118" t="s">
+      <c r="L118" t="s">
         <v>390</v>
       </c>
     </row>
-    <row r="119" spans="1:10">
+    <row r="119" spans="1:12">
       <c r="A119" t="s">
         <v>391</v>
       </c>
       <c r="B119" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="C119" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D119" t="s">
         <v>392</v>
       </c>
       <c r="E119" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="F119" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>385</v>
+        <v>31</v>
+      </c>
+      <c r="G119" t="s">
+        <v>393</v>
+      </c>
+      <c r="H119">
+        <v>0.0</v>
+      </c>
+      <c r="I119">
+        <v>0.0</v>
       </c>
       <c r="J119" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:10">
+        <v>388</v>
+      </c>
+      <c r="K119" t="s">
+        <v>389</v>
+      </c>
+      <c r="L119" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="120" spans="1:12">
       <c r="A120" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B120" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="C120" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D120" t="s">
         <v>396</v>
       </c>
       <c r="E120" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="F120" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="G120">
-        <v>5207447015016</v>
-[...1 lines deleted...]
-      <c r="H120" t="s">
+        <v>5207447017010</v>
+      </c>
+      <c r="H120">
+        <v>0.0</v>
+      </c>
+      <c r="I120">
+        <v>0.0</v>
+      </c>
+      <c r="J120" t="s">
+        <v>388</v>
+      </c>
+      <c r="K120" t="s">
+        <v>389</v>
+      </c>
+      <c r="L120" t="s">
         <v>397</v>
       </c>
-      <c r="I120" t="s">
-[...2 lines deleted...]
-      <c r="J120" t="s">
+    </row>
+    <row r="121" spans="1:12">
+      <c r="A121" t="s">
         <v>398</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A121" t="s">
+      <c r="B121" t="s">
         <v>399</v>
       </c>
-      <c r="B121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D121" t="s">
         <v>400</v>
       </c>
       <c r="E121" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="F121" t="s">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="G121">
-        <v>5207447015030</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>5207447015016</v>
+      </c>
+      <c r="H121">
+        <v>0.0</v>
+      </c>
+      <c r="I121">
+        <v>0.0</v>
       </c>
       <c r="J121" t="s">
         <v>401</v>
       </c>
-    </row>
-    <row r="122" spans="1:10">
+      <c r="K121" t="s">
+        <v>389</v>
+      </c>
+      <c r="L121" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="122" spans="1:12">
       <c r="A122" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B122" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C122" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D122" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E122" t="s">
-        <v>336</v>
+        <v>360</v>
       </c>
       <c r="F122" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G122">
-        <v>5207447015023</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>5207447015030</v>
+      </c>
+      <c r="H122">
+        <v>0.0</v>
+      </c>
+      <c r="I122">
+        <v>0.0</v>
       </c>
       <c r="J122" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:10">
+        <v>401</v>
+      </c>
+      <c r="K122" t="s">
+        <v>389</v>
+      </c>
+      <c r="L122" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="123" spans="1:12">
       <c r="A123" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B123" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="C123" t="s">
-        <v>44</v>
+        <v>232</v>
       </c>
       <c r="D123" t="s">
         <v>407</v>
       </c>
       <c r="E123" t="s">
+        <v>340</v>
+      </c>
+      <c r="F123" t="s">
+        <v>75</v>
+      </c>
+      <c r="G123">
+        <v>5207447015023</v>
+      </c>
+      <c r="H123">
+        <v>0.0</v>
+      </c>
+      <c r="I123">
+        <v>0.0</v>
+      </c>
+      <c r="J123" t="s">
+        <v>401</v>
+      </c>
+      <c r="K123" t="s">
+        <v>389</v>
+      </c>
+      <c r="L123" t="s">
         <v>408</v>
       </c>
-      <c r="F123" t="s">
-[...2 lines deleted...]
-      <c r="G123">
+    </row>
+    <row r="124" spans="1:12">
+      <c r="A124" t="s">
+        <v>409</v>
+      </c>
+      <c r="B124" t="s">
+        <v>410</v>
+      </c>
+      <c r="C124" t="s">
+        <v>46</v>
+      </c>
+      <c r="D124" t="s">
+        <v>411</v>
+      </c>
+      <c r="E124" t="s">
+        <v>412</v>
+      </c>
+      <c r="F124" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124">
         <v>5207447884056</v>
       </c>
-      <c r="H123" t="s">
-[...35 lines deleted...]
-        <v>161</v>
+      <c r="H124">
+        <v>0.0</v>
+      </c>
+      <c r="I124">
+        <v>0.0</v>
       </c>
       <c r="J124" t="s">
+        <v>128</v>
+      </c>
+      <c r="K124" t="s">
+        <v>123</v>
+      </c>
+      <c r="L124" t="s">
         <v>413</v>
       </c>
     </row>
-    <row r="125" spans="1:10">
+    <row r="125" spans="1:12">
       <c r="A125" t="s">
         <v>414</v>
       </c>
       <c r="B125" t="s">
         <v>415</v>
       </c>
       <c r="C125" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D125" t="s">
         <v>416</v>
       </c>
       <c r="E125" t="s">
         <v>415</v>
       </c>
       <c r="F125" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G125">
-        <v>5207447964765</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>5207447964741</v>
+      </c>
+      <c r="H125">
+        <v>0.0</v>
+      </c>
+      <c r="I125">
+        <v>0.0</v>
       </c>
       <c r="J125" t="s">
+        <v>51</v>
+      </c>
+      <c r="K125" t="s">
+        <v>164</v>
+      </c>
+      <c r="L125" t="s">
         <v>417</v>
       </c>
     </row>
-    <row r="126" spans="1:10">
+    <row r="126" spans="1:12">
       <c r="A126" t="s">
         <v>418</v>
       </c>
       <c r="B126" t="s">
         <v>419</v>
       </c>
       <c r="C126" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D126" t="s">
         <v>420</v>
       </c>
       <c r="E126" t="s">
         <v>419</v>
       </c>
       <c r="F126" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G126">
-        <v>5207447964734</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>5207447964765</v>
+      </c>
+      <c r="H126">
+        <v>0.0</v>
+      </c>
+      <c r="I126">
+        <v>0.0</v>
       </c>
       <c r="J126" t="s">
+        <v>51</v>
+      </c>
+      <c r="K126" t="s">
+        <v>164</v>
+      </c>
+      <c r="L126" t="s">
         <v>421</v>
       </c>
     </row>
-    <row r="127" spans="1:10">
+    <row r="127" spans="1:12">
       <c r="A127" t="s">
         <v>422</v>
       </c>
       <c r="B127" t="s">
         <v>423</v>
       </c>
       <c r="C127" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D127" t="s">
         <v>424</v>
       </c>
       <c r="E127" t="s">
         <v>423</v>
       </c>
       <c r="F127" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G127">
-        <v>5207447964758</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>5207447964734</v>
+      </c>
+      <c r="H127">
+        <v>0.0</v>
+      </c>
+      <c r="I127">
+        <v>0.0</v>
       </c>
       <c r="J127" t="s">
+        <v>51</v>
+      </c>
+      <c r="K127" t="s">
+        <v>164</v>
+      </c>
+      <c r="L127" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="128" spans="1:10">
+    <row r="128" spans="1:12">
       <c r="A128" t="s">
         <v>426</v>
       </c>
       <c r="B128" t="s">
         <v>427</v>
       </c>
       <c r="C128" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D128" t="s">
         <v>428</v>
       </c>
       <c r="E128" t="s">
         <v>427</v>
       </c>
       <c r="F128" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G128">
-        <v>5207447964710</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>5207447964758</v>
+      </c>
+      <c r="H128">
+        <v>0.0</v>
+      </c>
+      <c r="I128">
+        <v>0.0</v>
       </c>
       <c r="J128" t="s">
+        <v>51</v>
+      </c>
+      <c r="K128" t="s">
+        <v>164</v>
+      </c>
+      <c r="L128" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="129" spans="1:10">
+    <row r="129" spans="1:12">
       <c r="A129" t="s">
         <v>430</v>
       </c>
       <c r="B129" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="C129" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D129" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E129" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="F129" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G129">
+        <v>5207447964710</v>
+      </c>
+      <c r="H129">
+        <v>0.0</v>
+      </c>
+      <c r="I129">
+        <v>0.0</v>
+      </c>
+      <c r="J129" t="s">
+        <v>51</v>
+      </c>
+      <c r="K129" t="s">
+        <v>164</v>
+      </c>
+      <c r="L129" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="130" spans="1:12">
+      <c r="A130" t="s">
+        <v>434</v>
+      </c>
+      <c r="B130" t="s">
+        <v>431</v>
+      </c>
+      <c r="C130" t="s">
+        <v>46</v>
+      </c>
+      <c r="D130" t="s">
+        <v>432</v>
+      </c>
+      <c r="E130" t="s">
+        <v>431</v>
+      </c>
+      <c r="F130" t="s">
+        <v>16</v>
+      </c>
+      <c r="G130">
         <v>5207447964536</v>
       </c>
-      <c r="H129" t="s">
-[...35 lines deleted...]
-        <v>161</v>
+      <c r="H130">
+        <v>0.0</v>
+      </c>
+      <c r="I130">
+        <v>0.0</v>
       </c>
       <c r="J130" t="s">
+        <v>171</v>
+      </c>
+      <c r="K130" t="s">
+        <v>164</v>
+      </c>
+      <c r="L130" t="s">
         <v>435</v>
       </c>
     </row>
-    <row r="131" spans="1:10">
+    <row r="131" spans="1:12">
       <c r="A131" t="s">
         <v>436</v>
       </c>
       <c r="B131" t="s">
         <v>437</v>
       </c>
       <c r="C131" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D131" t="s">
         <v>438</v>
       </c>
       <c r="E131" t="s">
+        <v>437</v>
+      </c>
+      <c r="F131" t="s">
+        <v>16</v>
+      </c>
+      <c r="G131">
+        <v>5207447964727</v>
+      </c>
+      <c r="H131">
+        <v>0.0</v>
+      </c>
+      <c r="I131">
+        <v>0.0</v>
+      </c>
+      <c r="J131" t="s">
+        <v>51</v>
+      </c>
+      <c r="K131" t="s">
+        <v>164</v>
+      </c>
+      <c r="L131" t="s">
         <v>439</v>
       </c>
-      <c r="F131" t="s">
-[...2 lines deleted...]
-      <c r="G131">
+    </row>
+    <row r="132" spans="1:12">
+      <c r="A132" t="s">
+        <v>440</v>
+      </c>
+      <c r="B132" t="s">
+        <v>441</v>
+      </c>
+      <c r="C132" t="s">
+        <v>46</v>
+      </c>
+      <c r="D132" t="s">
+        <v>442</v>
+      </c>
+      <c r="E132" t="s">
+        <v>443</v>
+      </c>
+      <c r="F132" t="s">
+        <v>16</v>
+      </c>
+      <c r="G132">
         <v>5207447894062</v>
       </c>
-      <c r="H131" t="s">
-[...28 lines deleted...]
-      <c r="G132">
+      <c r="H132">
+        <v>0.0</v>
+      </c>
+      <c r="I132">
+        <v>0.0</v>
+      </c>
+      <c r="J132" t="s">
+        <v>51</v>
+      </c>
+      <c r="K132" t="s">
+        <v>444</v>
+      </c>
+      <c r="L132" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="133" spans="1:12">
+      <c r="A133" t="s">
+        <v>446</v>
+      </c>
+      <c r="B133" t="s">
+        <v>266</v>
+      </c>
+      <c r="C133" t="s">
+        <v>13</v>
+      </c>
+      <c r="D133" t="s">
+        <v>447</v>
+      </c>
+      <c r="E133" t="s">
+        <v>234</v>
+      </c>
+      <c r="F133" t="s">
+        <v>31</v>
+      </c>
+      <c r="G133">
         <v>5207447631629</v>
       </c>
-      <c r="H132" t="s">
-[...28 lines deleted...]
-      <c r="G133">
+      <c r="H133">
+        <v>0.0</v>
+      </c>
+      <c r="I133">
+        <v>0.0</v>
+      </c>
+      <c r="J133" t="s">
+        <v>17</v>
+      </c>
+      <c r="K133" t="s">
+        <v>268</v>
+      </c>
+      <c r="L133" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="134" spans="1:12">
+      <c r="A134" t="s">
+        <v>449</v>
+      </c>
+      <c r="B134" t="s">
+        <v>266</v>
+      </c>
+      <c r="C134" t="s">
+        <v>13</v>
+      </c>
+      <c r="D134" t="s">
+        <v>447</v>
+      </c>
+      <c r="E134" t="s">
+        <v>234</v>
+      </c>
+      <c r="F134" t="s">
+        <v>31</v>
+      </c>
+      <c r="G134">
         <v>5207447632022</v>
       </c>
-      <c r="H133" t="s">
-[...10 lines deleted...]
-      <c r="A134" t="s">
+      <c r="H134">
+        <v>0.0</v>
+      </c>
+      <c r="I134">
+        <v>0.0</v>
+      </c>
+      <c r="J134" t="s">
+        <v>21</v>
+      </c>
+      <c r="K134" t="s">
+        <v>268</v>
+      </c>
+      <c r="L134" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="135" spans="1:12">
+      <c r="A135" t="s">
+        <v>451</v>
+      </c>
+      <c r="B135" t="s">
+        <v>266</v>
+      </c>
+      <c r="C135" t="s">
+        <v>13</v>
+      </c>
+      <c r="D135" t="s">
         <v>447</v>
       </c>
-      <c r="B134" t="s">
-[...14 lines deleted...]
-      <c r="G134">
+      <c r="E135" t="s">
+        <v>234</v>
+      </c>
+      <c r="F135" t="s">
+        <v>31</v>
+      </c>
+      <c r="G135">
         <v>5207447630004</v>
       </c>
-      <c r="H134" t="s">
-[...28 lines deleted...]
-      <c r="G135">
+      <c r="H135">
+        <v>0.0</v>
+      </c>
+      <c r="I135">
+        <v>0.0</v>
+      </c>
+      <c r="J135" t="s">
+        <v>452</v>
+      </c>
+      <c r="K135" t="s">
+        <v>268</v>
+      </c>
+      <c r="L135" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="136" spans="1:12">
+      <c r="A136" t="s">
+        <v>454</v>
+      </c>
+      <c r="B136" t="s">
+        <v>266</v>
+      </c>
+      <c r="C136" t="s">
+        <v>13</v>
+      </c>
+      <c r="D136" t="s">
+        <v>447</v>
+      </c>
+      <c r="E136" t="s">
+        <v>234</v>
+      </c>
+      <c r="F136" t="s">
+        <v>31</v>
+      </c>
+      <c r="G136">
         <v>5207447638017</v>
       </c>
-      <c r="H135" t="s">
-[...28 lines deleted...]
-      <c r="G136">
+      <c r="H136">
+        <v>0.0</v>
+      </c>
+      <c r="I136">
+        <v>0.0</v>
+      </c>
+      <c r="J136" t="s">
+        <v>40</v>
+      </c>
+      <c r="K136" t="s">
+        <v>268</v>
+      </c>
+      <c r="L136" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="137" spans="1:12">
+      <c r="A137" t="s">
+        <v>456</v>
+      </c>
+      <c r="B137" t="s">
+        <v>266</v>
+      </c>
+      <c r="C137" t="s">
+        <v>13</v>
+      </c>
+      <c r="D137" t="s">
+        <v>447</v>
+      </c>
+      <c r="E137" t="s">
+        <v>234</v>
+      </c>
+      <c r="F137" t="s">
+        <v>16</v>
+      </c>
+      <c r="G137">
         <v>5207447631421</v>
       </c>
-      <c r="H136" t="s">
-[...35 lines deleted...]
-        <v>267</v>
+      <c r="H137">
+        <v>0.0</v>
+      </c>
+      <c r="I137">
+        <v>0.0</v>
       </c>
       <c r="J137" t="s">
         <v>457</v>
       </c>
-    </row>
-    <row r="138" spans="1:10">
+      <c r="K137" t="s">
+        <v>268</v>
+      </c>
+      <c r="L137" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="138" spans="1:12">
       <c r="A138" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B138" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C138" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D138" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="E138" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F138" t="s">
-        <v>208</v>
+        <v>31</v>
       </c>
       <c r="G138">
-        <v>5207447632435</v>
-[...5 lines deleted...]
-        <v>267</v>
+        <v>5207447638024</v>
+      </c>
+      <c r="H138">
+        <v>0.0</v>
+      </c>
+      <c r="I138">
+        <v>0.0</v>
       </c>
       <c r="J138" t="s">
         <v>460</v>
       </c>
-    </row>
-    <row r="139" spans="1:10">
+      <c r="K138" t="s">
+        <v>268</v>
+      </c>
+      <c r="L138" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="139" spans="1:12">
       <c r="A139" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B139" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C139" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D139" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="E139" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F139" t="s">
-        <v>208</v>
+        <v>16</v>
       </c>
       <c r="G139">
-        <v>5207447634064</v>
-[...5 lines deleted...]
-        <v>267</v>
+        <v>5207447632435</v>
+      </c>
+      <c r="H139">
+        <v>0.0</v>
+      </c>
+      <c r="I139">
+        <v>0.0</v>
       </c>
       <c r="J139" t="s">
+        <v>278</v>
+      </c>
+      <c r="K139" t="s">
+        <v>268</v>
+      </c>
+      <c r="L139" t="s">
         <v>463</v>
       </c>
     </row>
-    <row r="140" spans="1:10">
+    <row r="140" spans="1:12">
       <c r="A140" t="s">
         <v>464</v>
       </c>
       <c r="B140" t="s">
-        <v>251</v>
+        <v>266</v>
       </c>
       <c r="C140" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D140" t="s">
+        <v>447</v>
+      </c>
+      <c r="E140" t="s">
+        <v>234</v>
+      </c>
+      <c r="F140" t="s">
+        <v>16</v>
+      </c>
+      <c r="G140">
+        <v>5207447634064</v>
+      </c>
+      <c r="H140">
+        <v>0.0</v>
+      </c>
+      <c r="I140">
+        <v>0.0</v>
+      </c>
+      <c r="J140" t="s">
         <v>465</v>
       </c>
-      <c r="E140" t="s">
-[...5 lines deleted...]
-      <c r="G140">
+      <c r="K140" t="s">
+        <v>268</v>
+      </c>
+      <c r="L140" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="141" spans="1:12">
+      <c r="A141" t="s">
+        <v>467</v>
+      </c>
+      <c r="B141" t="s">
+        <v>253</v>
+      </c>
+      <c r="C141" t="s">
+        <v>13</v>
+      </c>
+      <c r="D141" t="s">
+        <v>468</v>
+      </c>
+      <c r="E141" t="s">
+        <v>234</v>
+      </c>
+      <c r="F141" t="s">
+        <v>31</v>
+      </c>
+      <c r="G141">
         <v>5207447631216</v>
       </c>
-      <c r="H140" t="s">
-[...35 lines deleted...]
-        <v>251</v>
+      <c r="H141">
+        <v>0.0</v>
+      </c>
+      <c r="I141">
+        <v>0.0</v>
       </c>
       <c r="J141" t="s">
         <v>469</v>
       </c>
-    </row>
-    <row r="142" spans="1:10">
+      <c r="K141" t="s">
+        <v>253</v>
+      </c>
+      <c r="L141" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="142" spans="1:12">
       <c r="A142" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B142" t="s">
-        <v>471</v>
+        <v>253</v>
       </c>
       <c r="C142" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D142" t="s">
+        <v>468</v>
+      </c>
+      <c r="E142" t="s">
+        <v>234</v>
+      </c>
+      <c r="F142" t="s">
+        <v>31</v>
+      </c>
+      <c r="G142">
+        <v>5207447631513</v>
+      </c>
+      <c r="H142">
+        <v>0.0</v>
+      </c>
+      <c r="I142">
+        <v>0.0</v>
+      </c>
+      <c r="J142" t="s">
+        <v>255</v>
+      </c>
+      <c r="K142" t="s">
+        <v>253</v>
+      </c>
+      <c r="L142" t="s">
         <v>472</v>
       </c>
-      <c r="E142" t="s">
+    </row>
+    <row r="143" spans="1:12">
+      <c r="A143" t="s">
         <v>473</v>
       </c>
-      <c r="F142" t="s">
-[...2 lines deleted...]
-      <c r="G142">
+      <c r="B143" t="s">
+        <v>474</v>
+      </c>
+      <c r="C143" t="s">
+        <v>13</v>
+      </c>
+      <c r="D143" t="s">
+        <v>475</v>
+      </c>
+      <c r="E143" t="s">
+        <v>476</v>
+      </c>
+      <c r="F143" t="s">
+        <v>31</v>
+      </c>
+      <c r="G143">
         <v>5207447668014</v>
       </c>
-      <c r="H142" t="s">
-[...35 lines deleted...]
-        <v>267</v>
+      <c r="H143">
+        <v>0.0</v>
+      </c>
+      <c r="I143">
+        <v>0.0</v>
       </c>
       <c r="J143" t="s">
+        <v>40</v>
+      </c>
+      <c r="K143" t="s">
+        <v>268</v>
+      </c>
+      <c r="L143" t="s">
         <v>477</v>
       </c>
     </row>
-    <row r="144" spans="1:10">
+    <row r="144" spans="1:12">
       <c r="A144" t="s">
         <v>478</v>
       </c>
       <c r="B144" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="C144" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D144" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E144" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F144" t="s">
-        <v>208</v>
+        <v>31</v>
       </c>
       <c r="G144">
-        <v>5207447665082</v>
-[...1 lines deleted...]
-      <c r="H144" t="s">
+        <v>5207447661312</v>
+      </c>
+      <c r="H144">
+        <v>0.0</v>
+      </c>
+      <c r="I144">
+        <v>0.0</v>
+      </c>
+      <c r="J144" t="s">
         <v>479</v>
       </c>
-      <c r="I144" t="s">
-[...2 lines deleted...]
-      <c r="J144" t="s">
+      <c r="K144" t="s">
+        <v>268</v>
+      </c>
+      <c r="L144" t="s">
         <v>480</v>
       </c>
     </row>
-    <row r="145" spans="1:10">
+    <row r="145" spans="1:12">
       <c r="A145" t="s">
         <v>481</v>
       </c>
       <c r="B145" t="s">
+        <v>474</v>
+      </c>
+      <c r="C145" t="s">
+        <v>13</v>
+      </c>
+      <c r="D145" t="s">
+        <v>475</v>
+      </c>
+      <c r="E145" t="s">
+        <v>476</v>
+      </c>
+      <c r="F145" t="s">
+        <v>16</v>
+      </c>
+      <c r="G145">
+        <v>5207447665082</v>
+      </c>
+      <c r="H145">
+        <v>0.0</v>
+      </c>
+      <c r="I145">
+        <v>0.0</v>
+      </c>
+      <c r="J145" t="s">
         <v>482</v>
       </c>
-      <c r="C145" t="s">
-[...2 lines deleted...]
-      <c r="D145" t="s">
+      <c r="K145" t="s">
+        <v>268</v>
+      </c>
+      <c r="L145" t="s">
         <v>483</v>
       </c>
-      <c r="E145" t="s">
+    </row>
+    <row r="146" spans="1:12">
+      <c r="A146" t="s">
         <v>484</v>
       </c>
-      <c r="F145" t="s">
-[...2 lines deleted...]
-      <c r="G145">
+      <c r="B146" t="s">
+        <v>485</v>
+      </c>
+      <c r="C146" t="s">
+        <v>13</v>
+      </c>
+      <c r="D146" t="s">
+        <v>486</v>
+      </c>
+      <c r="E146" t="s">
+        <v>487</v>
+      </c>
+      <c r="F146" t="s">
+        <v>16</v>
+      </c>
+      <c r="G146">
         <v>5207447621538</v>
       </c>
-      <c r="H145" t="s">
-[...5 lines deleted...]
-      <c r="J145" t="s">
+      <c r="H146">
+        <v>0.0</v>
+      </c>
+      <c r="I146">
+        <v>0.0</v>
+      </c>
+      <c r="J146" t="s">
+        <v>255</v>
+      </c>
+      <c r="K146" t="s">
+        <v>253</v>
+      </c>
+      <c r="L146" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="147" spans="1:12">
+      <c r="A147" t="s">
+        <v>489</v>
+      </c>
+      <c r="B147" t="s">
         <v>485</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A146" t="s">
+      <c r="C147" t="s">
+        <v>13</v>
+      </c>
+      <c r="D147" t="s">
         <v>486</v>
       </c>
-      <c r="B146" t="s">
-[...14 lines deleted...]
-      <c r="G146">
+      <c r="E147" t="s">
+        <v>487</v>
+      </c>
+      <c r="F147" t="s">
+        <v>31</v>
+      </c>
+      <c r="G147">
         <v>5207447621033</v>
       </c>
-      <c r="H146" t="s">
-[...19 lines deleted...]
-      <c r="D147" t="s">
+      <c r="H147">
+        <v>0.0</v>
+      </c>
+      <c r="I147">
+        <v>0.0</v>
+      </c>
+      <c r="J147" t="s">
+        <v>258</v>
+      </c>
+      <c r="K147" t="s">
+        <v>253</v>
+      </c>
+      <c r="L147" t="s">
         <v>490</v>
       </c>
-      <c r="E147" t="s">
+    </row>
+    <row r="148" spans="1:12">
+      <c r="A148" t="s">
         <v>491</v>
       </c>
-      <c r="F147" t="s">
-[...2 lines deleted...]
-      <c r="G147">
+      <c r="B148" t="s">
+        <v>492</v>
+      </c>
+      <c r="C148" t="s">
+        <v>13</v>
+      </c>
+      <c r="D148" t="s">
+        <v>493</v>
+      </c>
+      <c r="E148" t="s">
+        <v>494</v>
+      </c>
+      <c r="F148" t="s">
+        <v>16</v>
+      </c>
+      <c r="G148">
         <v>5207447671625</v>
       </c>
-      <c r="H147" t="s">
-[...5 lines deleted...]
-      <c r="J147" t="s">
+      <c r="H148">
+        <v>0.0</v>
+      </c>
+      <c r="I148">
+        <v>0.0</v>
+      </c>
+      <c r="J148" t="s">
+        <v>17</v>
+      </c>
+      <c r="K148" t="s">
+        <v>268</v>
+      </c>
+      <c r="L148" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="149" spans="1:12">
+      <c r="A149" t="s">
+        <v>496</v>
+      </c>
+      <c r="B149" t="s">
         <v>492</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A148" t="s">
+      <c r="C149" t="s">
+        <v>13</v>
+      </c>
+      <c r="D149" t="s">
         <v>493</v>
       </c>
-      <c r="B148" t="s">
-[...14 lines deleted...]
-      <c r="G148">
+      <c r="E149" t="s">
+        <v>494</v>
+      </c>
+      <c r="F149" t="s">
+        <v>31</v>
+      </c>
+      <c r="G149">
         <v>5207447672028</v>
       </c>
-      <c r="H148" t="s">
-[...5 lines deleted...]
-      <c r="J148" t="s">
+      <c r="H149">
+        <v>0.0</v>
+      </c>
+      <c r="I149">
+        <v>0.0</v>
+      </c>
+      <c r="J149" t="s">
+        <v>21</v>
+      </c>
+      <c r="K149" t="s">
+        <v>268</v>
+      </c>
+      <c r="L149" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="150" spans="1:12">
+      <c r="A150" t="s">
+        <v>498</v>
+      </c>
+      <c r="B150" t="s">
+        <v>492</v>
+      </c>
+      <c r="C150" t="s">
+        <v>13</v>
+      </c>
+      <c r="D150" t="s">
+        <v>493</v>
+      </c>
+      <c r="E150" t="s">
         <v>494</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G149">
+      <c r="F150" t="s">
+        <v>16</v>
+      </c>
+      <c r="G150">
         <v>5207447678013</v>
       </c>
-      <c r="H149" t="s">
-[...28 lines deleted...]
-      <c r="G150">
+      <c r="H150">
+        <v>0.0</v>
+      </c>
+      <c r="I150">
+        <v>0.0</v>
+      </c>
+      <c r="J150" t="s">
+        <v>40</v>
+      </c>
+      <c r="K150" t="s">
+        <v>268</v>
+      </c>
+      <c r="L150" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="151" spans="1:12">
+      <c r="A151" t="s">
+        <v>500</v>
+      </c>
+      <c r="B151" t="s">
+        <v>492</v>
+      </c>
+      <c r="C151" t="s">
+        <v>13</v>
+      </c>
+      <c r="D151" t="s">
+        <v>493</v>
+      </c>
+      <c r="E151" t="s">
+        <v>494</v>
+      </c>
+      <c r="F151" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151">
         <v>5207447671212</v>
       </c>
-      <c r="H150" t="s">
-[...19 lines deleted...]
-      <c r="D151" t="s">
+      <c r="H151">
+        <v>0.0</v>
+      </c>
+      <c r="I151">
+        <v>0.0</v>
+      </c>
+      <c r="J151" t="s">
+        <v>275</v>
+      </c>
+      <c r="K151" t="s">
+        <v>268</v>
+      </c>
+      <c r="L151" t="s">
         <v>501</v>
       </c>
-      <c r="E151" t="s">
+    </row>
+    <row r="152" spans="1:12">
+      <c r="A152" t="s">
+        <v>502</v>
+      </c>
+      <c r="B152" t="s">
+        <v>503</v>
+      </c>
+      <c r="C152" t="s">
         <v>232</v>
       </c>
-      <c r="F151" t="s">
-[...2 lines deleted...]
-      <c r="G151">
+      <c r="D152" t="s">
+        <v>504</v>
+      </c>
+      <c r="E152" t="s">
+        <v>234</v>
+      </c>
+      <c r="F152" t="s">
+        <v>16</v>
+      </c>
+      <c r="G152">
         <v>5207447033010</v>
       </c>
-      <c r="H151" t="s">
-[...10 lines deleted...]
-      <c r="A152" t="s">
+      <c r="H152">
+        <v>0.0</v>
+      </c>
+      <c r="I152">
+        <v>0.0</v>
+      </c>
+      <c r="J152" t="s">
         <v>505</v>
       </c>
-      <c r="B152" t="s">
+      <c r="K152" t="s">
         <v>506</v>
       </c>
-      <c r="C152" t="s">
-[...2 lines deleted...]
-      <c r="D152" t="s">
+      <c r="L152" t="s">
         <v>507</v>
       </c>
-      <c r="E152" t="s">
-[...5 lines deleted...]
-      <c r="G152">
+    </row>
+    <row r="153" spans="1:12">
+      <c r="A153" t="s">
+        <v>508</v>
+      </c>
+      <c r="B153" t="s">
+        <v>509</v>
+      </c>
+      <c r="C153" t="s">
+        <v>232</v>
+      </c>
+      <c r="D153" t="s">
+        <v>510</v>
+      </c>
+      <c r="E153" t="s">
+        <v>242</v>
+      </c>
+      <c r="F153" t="s">
+        <v>16</v>
+      </c>
+      <c r="G153">
         <v>5207447033003</v>
       </c>
-      <c r="H152" t="s">
-[...13 lines deleted...]
-      <c r="B153" t="s">
+      <c r="H153">
+        <v>0.0</v>
+      </c>
+      <c r="I153">
+        <v>0.0</v>
+      </c>
+      <c r="J153" t="s">
         <v>511</v>
       </c>
-      <c r="C153" t="s">
-[...2 lines deleted...]
-      <c r="D153" t="s">
+      <c r="K153" t="s">
+        <v>506</v>
+      </c>
+      <c r="L153" t="s">
         <v>512</v>
       </c>
-      <c r="E153" t="s">
+    </row>
+    <row r="154" spans="1:12">
+      <c r="A154" t="s">
         <v>513</v>
       </c>
-      <c r="F153" t="s">
-[...2 lines deleted...]
-      <c r="G153">
+      <c r="B154" t="s">
+        <v>514</v>
+      </c>
+      <c r="C154" t="s">
+        <v>232</v>
+      </c>
+      <c r="D154" t="s">
+        <v>515</v>
+      </c>
+      <c r="E154" t="s">
+        <v>516</v>
+      </c>
+      <c r="F154" t="s">
+        <v>31</v>
+      </c>
+      <c r="G154">
         <v>5207447033027</v>
       </c>
-      <c r="H153" t="s">
-[...6 lines deleted...]
-        <v>514</v>
+      <c r="H154">
+        <v>0.0</v>
+      </c>
+      <c r="I154">
+        <v>0.0</v>
+      </c>
+      <c r="J154" t="s">
+        <v>505</v>
+      </c>
+      <c r="K154" t="s">
+        <v>506</v>
+      </c>
+      <c r="L154" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="155" spans="1:12">
+      <c r="A155" t="s">
+        <v>518</v>
+      </c>
+      <c r="B155" t="s">
+        <v>60</v>
+      </c>
+      <c r="C155" t="s">
+        <v>291</v>
+      </c>
+      <c r="D155" t="s">
+        <v>519</v>
+      </c>
+      <c r="E155" t="s">
+        <v>60</v>
+      </c>
+      <c r="F155" t="s">
+        <v>75</v>
+      </c>
+      <c r="G155">
+        <v>5207447041619</v>
+      </c>
+      <c r="H155">
+        <v>0.0</v>
+      </c>
+      <c r="I155">
+        <v>0.0</v>
+      </c>
+      <c r="J155" t="s">
+        <v>17</v>
+      </c>
+      <c r="K155" t="s">
+        <v>520</v>
+      </c>
+      <c r="L155" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="156" spans="1:12">
+      <c r="A156" t="s">
+        <v>522</v>
+      </c>
+      <c r="B156" t="s">
+        <v>60</v>
+      </c>
+      <c r="C156" t="s">
+        <v>291</v>
+      </c>
+      <c r="D156" t="s">
+        <v>519</v>
+      </c>
+      <c r="E156" t="s">
+        <v>60</v>
+      </c>
+      <c r="F156" t="s">
+        <v>75</v>
+      </c>
+      <c r="G156">
+        <v>5207447041213</v>
+      </c>
+      <c r="H156">
+        <v>0.0</v>
+      </c>
+      <c r="I156">
+        <v>0.0</v>
+      </c>
+      <c r="J156" t="s">
+        <v>24</v>
+      </c>
+      <c r="K156" t="s">
+        <v>520</v>
+      </c>
+      <c r="L156" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="157" spans="1:12">
+      <c r="A157" t="s">
+        <v>524</v>
+      </c>
+      <c r="B157" t="s">
+        <v>60</v>
+      </c>
+      <c r="C157" t="s">
+        <v>291</v>
+      </c>
+      <c r="D157" t="s">
+        <v>519</v>
+      </c>
+      <c r="E157" t="s">
+        <v>60</v>
+      </c>
+      <c r="F157" t="s">
+        <v>75</v>
+      </c>
+      <c r="G157">
+        <v>5207447047017</v>
+      </c>
+      <c r="H157">
+        <v>0.0</v>
+      </c>
+      <c r="I157">
+        <v>0.0</v>
+      </c>
+      <c r="J157" t="s">
+        <v>525</v>
+      </c>
+      <c r="K157" t="s">
+        <v>520</v>
+      </c>
+      <c r="L157" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="158" spans="1:12">
+      <c r="A158" t="s">
+        <v>527</v>
+      </c>
+      <c r="B158" t="s">
+        <v>60</v>
+      </c>
+      <c r="C158" t="s">
+        <v>291</v>
+      </c>
+      <c r="D158" t="s">
+        <v>519</v>
+      </c>
+      <c r="E158" t="s">
+        <v>60</v>
+      </c>
+      <c r="F158" t="s">
+        <v>75</v>
+      </c>
+      <c r="G158">
+        <v>5207447047314</v>
+      </c>
+      <c r="H158">
+        <v>0.0</v>
+      </c>
+      <c r="I158">
+        <v>0.0</v>
+      </c>
+      <c r="J158" t="s">
+        <v>528</v>
+      </c>
+      <c r="K158" t="s">
+        <v>520</v>
+      </c>
+      <c r="L158" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="159" spans="1:12">
+      <c r="A159" t="s">
+        <v>530</v>
+      </c>
+      <c r="B159" t="s">
+        <v>60</v>
+      </c>
+      <c r="C159" t="s">
+        <v>291</v>
+      </c>
+      <c r="D159" t="s">
+        <v>519</v>
+      </c>
+      <c r="E159" t="s">
+        <v>60</v>
+      </c>
+      <c r="F159" t="s">
+        <v>75</v>
+      </c>
+      <c r="G159">
+        <v>5207447040018</v>
+      </c>
+      <c r="H159">
+        <v>0.0</v>
+      </c>
+      <c r="I159">
+        <v>0.0</v>
+      </c>
+      <c r="J159" t="s">
+        <v>531</v>
+      </c>
+      <c r="K159" t="s">
+        <v>520</v>
+      </c>
+      <c r="L159" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="160" spans="1:12">
+      <c r="A160" t="s">
+        <v>533</v>
+      </c>
+      <c r="B160" t="s">
+        <v>28</v>
+      </c>
+      <c r="C160" t="s">
+        <v>291</v>
+      </c>
+      <c r="D160" t="s">
+        <v>534</v>
+      </c>
+      <c r="E160" t="s">
+        <v>28</v>
+      </c>
+      <c r="F160" t="s">
+        <v>75</v>
+      </c>
+      <c r="G160">
+        <v>5207447041626</v>
+      </c>
+      <c r="H160">
+        <v>0.0</v>
+      </c>
+      <c r="I160">
+        <v>0.0</v>
+      </c>
+      <c r="J160" t="s">
+        <v>17</v>
+      </c>
+      <c r="K160" t="s">
+        <v>520</v>
+      </c>
+      <c r="L160" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="161" spans="1:12">
+      <c r="A161" t="s">
+        <v>536</v>
+      </c>
+      <c r="B161" t="s">
+        <v>28</v>
+      </c>
+      <c r="C161" t="s">
+        <v>291</v>
+      </c>
+      <c r="D161" t="s">
+        <v>534</v>
+      </c>
+      <c r="E161" t="s">
+        <v>28</v>
+      </c>
+      <c r="F161" t="s">
+        <v>75</v>
+      </c>
+      <c r="G161">
+        <v>5207447041220</v>
+      </c>
+      <c r="H161">
+        <v>0.0</v>
+      </c>
+      <c r="I161">
+        <v>0.0</v>
+      </c>
+      <c r="J161" t="s">
+        <v>24</v>
+      </c>
+      <c r="K161" t="s">
+        <v>520</v>
+      </c>
+      <c r="L161" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="162" spans="1:12">
+      <c r="A162" t="s">
+        <v>538</v>
+      </c>
+      <c r="B162" t="s">
+        <v>28</v>
+      </c>
+      <c r="C162" t="s">
+        <v>291</v>
+      </c>
+      <c r="D162" t="s">
+        <v>534</v>
+      </c>
+      <c r="E162" t="s">
+        <v>28</v>
+      </c>
+      <c r="F162" t="s">
+        <v>75</v>
+      </c>
+      <c r="G162">
+        <v>5207447047024</v>
+      </c>
+      <c r="H162">
+        <v>0.0</v>
+      </c>
+      <c r="I162">
+        <v>0.0</v>
+      </c>
+      <c r="J162" t="s">
+        <v>525</v>
+      </c>
+      <c r="K162" t="s">
+        <v>520</v>
+      </c>
+      <c r="L162" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="163" spans="1:12">
+      <c r="A163" t="s">
+        <v>540</v>
+      </c>
+      <c r="B163" t="s">
+        <v>28</v>
+      </c>
+      <c r="C163" t="s">
+        <v>291</v>
+      </c>
+      <c r="D163" t="s">
+        <v>534</v>
+      </c>
+      <c r="E163" t="s">
+        <v>28</v>
+      </c>
+      <c r="F163" t="s">
+        <v>75</v>
+      </c>
+      <c r="G163">
+        <v>5207447047321</v>
+      </c>
+      <c r="H163">
+        <v>0.0</v>
+      </c>
+      <c r="I163">
+        <v>0.0</v>
+      </c>
+      <c r="J163" t="s">
+        <v>528</v>
+      </c>
+      <c r="K163" t="s">
+        <v>520</v>
+      </c>
+      <c r="L163" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="164" spans="1:12">
+      <c r="A164" t="s">
+        <v>542</v>
+      </c>
+      <c r="B164" t="s">
+        <v>28</v>
+      </c>
+      <c r="C164" t="s">
+        <v>291</v>
+      </c>
+      <c r="D164" t="s">
+        <v>534</v>
+      </c>
+      <c r="E164" t="s">
+        <v>28</v>
+      </c>
+      <c r="F164" t="s">
+        <v>75</v>
+      </c>
+      <c r="G164">
+        <v>5207447040025</v>
+      </c>
+      <c r="H164">
+        <v>0.0</v>
+      </c>
+      <c r="I164">
+        <v>0.0</v>
+      </c>
+      <c r="J164" t="s">
+        <v>531</v>
+      </c>
+      <c r="K164" t="s">
+        <v>520</v>
+      </c>
+      <c r="L164" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="165" spans="1:12">
+      <c r="A165" t="s">
+        <v>544</v>
+      </c>
+      <c r="B165" t="s">
+        <v>370</v>
+      </c>
+      <c r="C165" t="s">
+        <v>232</v>
+      </c>
+      <c r="D165" t="s">
+        <v>545</v>
+      </c>
+      <c r="E165" t="s">
+        <v>309</v>
+      </c>
+      <c r="F165" t="s">
+        <v>75</v>
+      </c>
+      <c r="G165">
+        <v>5207447014545</v>
+      </c>
+      <c r="H165">
+        <v>0.0</v>
+      </c>
+      <c r="I165">
+        <v>0.0</v>
+      </c>
+      <c r="J165" t="s">
+        <v>369</v>
+      </c>
+      <c r="K165" t="s">
+        <v>370</v>
+      </c>
+      <c r="L165" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="166" spans="1:12">
+      <c r="A166" t="s">
+        <v>547</v>
+      </c>
+      <c r="B166" t="s">
+        <v>370</v>
+      </c>
+      <c r="C166" t="s">
+        <v>232</v>
+      </c>
+      <c r="D166" t="s">
+        <v>545</v>
+      </c>
+      <c r="E166" t="s">
+        <v>309</v>
+      </c>
+      <c r="F166" t="s">
+        <v>75</v>
+      </c>
+      <c r="G166">
+        <v>5207447013043</v>
+      </c>
+      <c r="H166">
+        <v>0.0</v>
+      </c>
+      <c r="I166">
+        <v>0.0</v>
+      </c>
+      <c r="J166" t="s">
+        <v>373</v>
+      </c>
+      <c r="K166" t="s">
+        <v>370</v>
+      </c>
+      <c r="L166" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="167" spans="1:12">
+      <c r="A167" t="s">
+        <v>549</v>
+      </c>
+      <c r="B167" t="s">
+        <v>399</v>
+      </c>
+      <c r="C167" t="s">
+        <v>232</v>
+      </c>
+      <c r="D167" t="s">
+        <v>550</v>
+      </c>
+      <c r="E167" t="s">
+        <v>309</v>
+      </c>
+      <c r="F167" t="s">
+        <v>75</v>
+      </c>
+      <c r="G167">
+        <v>5207447015047</v>
+      </c>
+      <c r="H167">
+        <v>0.0</v>
+      </c>
+      <c r="I167">
+        <v>0.0</v>
+      </c>
+      <c r="J167" t="s">
+        <v>401</v>
+      </c>
+      <c r="K167" t="s">
+        <v>389</v>
+      </c>
+      <c r="L167" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="168" spans="1:12">
+      <c r="A168" t="s">
+        <v>552</v>
+      </c>
+      <c r="B168" t="s">
+        <v>338</v>
+      </c>
+      <c r="C168" t="s">
+        <v>232</v>
+      </c>
+      <c r="D168" t="s">
+        <v>553</v>
+      </c>
+      <c r="E168" t="s">
+        <v>309</v>
+      </c>
+      <c r="F168" t="s">
+        <v>75</v>
+      </c>
+      <c r="G168">
+        <v>5207447011346</v>
+      </c>
+      <c r="H168">
+        <v>0.0</v>
+      </c>
+      <c r="I168">
+        <v>0.0</v>
+      </c>
+      <c r="J168" t="s">
+        <v>341</v>
+      </c>
+      <c r="K168" t="s">
+        <v>342</v>
+      </c>
+      <c r="L168" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="169" spans="1:12">
+      <c r="A169" t="s">
+        <v>555</v>
+      </c>
+      <c r="B169" t="s">
+        <v>338</v>
+      </c>
+      <c r="C169" t="s">
+        <v>232</v>
+      </c>
+      <c r="D169" t="s">
+        <v>553</v>
+      </c>
+      <c r="E169" t="s">
+        <v>309</v>
+      </c>
+      <c r="F169" t="s">
+        <v>75</v>
+      </c>
+      <c r="G169">
+        <v>5207447011643</v>
+      </c>
+      <c r="H169">
+        <v>0.0</v>
+      </c>
+      <c r="I169">
+        <v>0.0</v>
+      </c>
+      <c r="J169" t="s">
+        <v>345</v>
+      </c>
+      <c r="K169" t="s">
+        <v>342</v>
+      </c>
+      <c r="L169" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="170" spans="1:12">
+      <c r="A170" t="s">
+        <v>557</v>
+      </c>
+      <c r="B170" t="s">
+        <v>338</v>
+      </c>
+      <c r="C170" t="s">
+        <v>232</v>
+      </c>
+      <c r="D170" t="s">
+        <v>553</v>
+      </c>
+      <c r="E170" t="s">
+        <v>309</v>
+      </c>
+      <c r="F170" t="s">
+        <v>75</v>
+      </c>
+      <c r="G170">
+        <v>5207447011841</v>
+      </c>
+      <c r="H170">
+        <v>0.0</v>
+      </c>
+      <c r="I170">
+        <v>0.0</v>
+      </c>
+      <c r="J170" t="s">
+        <v>348</v>
+      </c>
+      <c r="K170" t="s">
+        <v>342</v>
+      </c>
+      <c r="L170" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="171" spans="1:12">
+      <c r="A171" t="s">
+        <v>559</v>
+      </c>
+      <c r="B171" t="s">
+        <v>560</v>
+      </c>
+      <c r="C171" t="s">
+        <v>46</v>
+      </c>
+      <c r="D171" t="s">
+        <v>561</v>
+      </c>
+      <c r="E171" t="s">
+        <v>562</v>
+      </c>
+      <c r="F171" t="s">
+        <v>75</v>
+      </c>
+      <c r="G171">
+        <v>5207447914012</v>
+      </c>
+      <c r="H171">
+        <v>0.0</v>
+      </c>
+      <c r="I171">
+        <v>0.0</v>
+      </c>
+      <c r="J171" t="s">
+        <v>51</v>
+      </c>
+      <c r="K171" t="s">
+        <v>563</v>
+      </c>
+      <c r="L171" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="172" spans="1:12">
+      <c r="A172" t="s">
+        <v>565</v>
+      </c>
+      <c r="B172" t="s">
+        <v>560</v>
+      </c>
+      <c r="C172" t="s">
+        <v>46</v>
+      </c>
+      <c r="D172" t="s">
+        <v>561</v>
+      </c>
+      <c r="E172" t="s">
+        <v>562</v>
+      </c>
+      <c r="F172" t="s">
+        <v>75</v>
+      </c>
+      <c r="G172">
+        <v>5207447916016</v>
+      </c>
+      <c r="H172">
+        <v>0.0</v>
+      </c>
+      <c r="I172">
+        <v>0.0</v>
+      </c>
+      <c r="J172" t="s">
+        <v>54</v>
+      </c>
+      <c r="K172" t="s">
+        <v>563</v>
+      </c>
+      <c r="L172" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="173" spans="1:12">
+      <c r="A173" t="s">
+        <v>567</v>
+      </c>
+      <c r="B173" t="s">
+        <v>560</v>
+      </c>
+      <c r="C173" t="s">
+        <v>46</v>
+      </c>
+      <c r="D173" t="s">
+        <v>568</v>
+      </c>
+      <c r="E173" t="s">
+        <v>569</v>
+      </c>
+      <c r="F173" t="s">
+        <v>75</v>
+      </c>
+      <c r="G173">
+        <v>5207447914029</v>
+      </c>
+      <c r="H173">
+        <v>0.0</v>
+      </c>
+      <c r="I173">
+        <v>0.0</v>
+      </c>
+      <c r="J173" t="s">
+        <v>51</v>
+      </c>
+      <c r="K173" t="s">
+        <v>563</v>
+      </c>
+      <c r="L173" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="174" spans="1:12">
+      <c r="A174" t="s">
+        <v>571</v>
+      </c>
+      <c r="B174" t="s">
+        <v>560</v>
+      </c>
+      <c r="C174" t="s">
+        <v>46</v>
+      </c>
+      <c r="D174" t="s">
+        <v>568</v>
+      </c>
+      <c r="E174" t="s">
+        <v>569</v>
+      </c>
+      <c r="F174" t="s">
+        <v>75</v>
+      </c>
+      <c r="G174">
+        <v>5207447916023</v>
+      </c>
+      <c r="H174">
+        <v>0.0</v>
+      </c>
+      <c r="I174">
+        <v>0.0</v>
+      </c>
+      <c r="J174" t="s">
+        <v>54</v>
+      </c>
+      <c r="K174" t="s">
+        <v>563</v>
+      </c>
+      <c r="L174" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="175" spans="1:12">
+      <c r="A175" t="s">
+        <v>573</v>
+      </c>
+      <c r="B175" t="s">
+        <v>574</v>
+      </c>
+      <c r="C175" t="s">
+        <v>46</v>
+      </c>
+      <c r="D175" t="s">
+        <v>575</v>
+      </c>
+      <c r="E175" t="s">
+        <v>192</v>
+      </c>
+      <c r="F175" t="s">
+        <v>75</v>
+      </c>
+      <c r="G175">
+        <v>5207447904068</v>
+      </c>
+      <c r="H175">
+        <v>0.0</v>
+      </c>
+      <c r="I175">
+        <v>0.0</v>
+      </c>
+      <c r="J175" t="s">
+        <v>51</v>
+      </c>
+      <c r="K175" t="s">
+        <v>576</v>
+      </c>
+      <c r="L175" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="176" spans="1:12">
+      <c r="A176" t="s">
+        <v>578</v>
+      </c>
+      <c r="B176" t="s">
+        <v>574</v>
+      </c>
+      <c r="C176" t="s">
+        <v>46</v>
+      </c>
+      <c r="D176" t="s">
+        <v>575</v>
+      </c>
+      <c r="E176" t="s">
+        <v>192</v>
+      </c>
+      <c r="F176" t="s">
+        <v>75</v>
+      </c>
+      <c r="G176">
+        <v>5207447906093</v>
+      </c>
+      <c r="H176">
+        <v>0.0</v>
+      </c>
+      <c r="I176">
+        <v>0.0</v>
+      </c>
+      <c r="J176" t="s">
+        <v>54</v>
+      </c>
+      <c r="K176" t="s">
+        <v>576</v>
+      </c>
+      <c r="L176" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="177" spans="1:12">
+      <c r="A177" t="s">
+        <v>580</v>
+      </c>
+      <c r="B177" t="s">
+        <v>581</v>
+      </c>
+      <c r="C177" t="s">
+        <v>13</v>
+      </c>
+      <c r="D177" t="s">
+        <v>582</v>
+      </c>
+      <c r="E177" t="s">
+        <v>583</v>
+      </c>
+      <c r="F177" t="s">
+        <v>75</v>
+      </c>
+      <c r="G177">
+        <v>5207447301621</v>
+      </c>
+      <c r="H177">
+        <v>0.0</v>
+      </c>
+      <c r="I177">
+        <v>0.0</v>
+      </c>
+      <c r="J177" t="s">
+        <v>17</v>
+      </c>
+      <c r="K177" t="s">
+        <v>581</v>
+      </c>
+      <c r="L177" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="178" spans="1:12">
+      <c r="A178" t="s">
+        <v>585</v>
+      </c>
+      <c r="B178" t="s">
+        <v>581</v>
+      </c>
+      <c r="C178" t="s">
+        <v>13</v>
+      </c>
+      <c r="D178" t="s">
+        <v>582</v>
+      </c>
+      <c r="E178" t="s">
+        <v>583</v>
+      </c>
+      <c r="F178" t="s">
+        <v>75</v>
+      </c>
+      <c r="G178">
+        <v>5207447301218</v>
+      </c>
+      <c r="H178">
+        <v>0.0</v>
+      </c>
+      <c r="I178">
+        <v>0.0</v>
+      </c>
+      <c r="J178" t="s">
+        <v>275</v>
+      </c>
+      <c r="K178" t="s">
+        <v>581</v>
+      </c>
+      <c r="L178" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="179" spans="1:12">
+      <c r="A179" t="s">
+        <v>587</v>
+      </c>
+      <c r="B179" t="s">
+        <v>581</v>
+      </c>
+      <c r="C179" t="s">
+        <v>13</v>
+      </c>
+      <c r="D179" t="s">
+        <v>582</v>
+      </c>
+      <c r="E179" t="s">
+        <v>583</v>
+      </c>
+      <c r="F179" t="s">
+        <v>75</v>
+      </c>
+      <c r="G179">
+        <v>5207447306541</v>
+      </c>
+      <c r="H179">
+        <v>0.0</v>
+      </c>
+      <c r="I179">
+        <v>0.0</v>
+      </c>
+      <c r="J179" t="s">
+        <v>588</v>
+      </c>
+      <c r="K179" t="s">
+        <v>581</v>
+      </c>
+      <c r="L179" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="180" spans="1:12">
+      <c r="A180" t="s">
+        <v>590</v>
+      </c>
+      <c r="B180" t="s">
+        <v>581</v>
+      </c>
+      <c r="C180" t="s">
+        <v>13</v>
+      </c>
+      <c r="D180" t="s">
+        <v>582</v>
+      </c>
+      <c r="E180" t="s">
+        <v>583</v>
+      </c>
+      <c r="F180" t="s">
+        <v>75</v>
+      </c>
+      <c r="G180">
+        <v>5207447306596</v>
+      </c>
+      <c r="H180">
+        <v>0.0</v>
+      </c>
+      <c r="I180">
+        <v>0.0</v>
+      </c>
+      <c r="J180" t="s">
+        <v>591</v>
+      </c>
+      <c r="K180" t="s">
+        <v>581</v>
+      </c>
+      <c r="L180" t="s">
+        <v>592</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">