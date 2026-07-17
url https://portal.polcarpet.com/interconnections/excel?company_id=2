--- v2 (2026-06-01)
+++ v3 (2026-07-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="593">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="594">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Color</t>
   </si>
   <si>
     <t>Availability</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
@@ -227,65 +227,65 @@
   <si>
     <t>549-41</t>
   </si>
   <si>
     <t>Ecuador Mat Beige Beige 40x60 (10τμχ)</t>
   </si>
   <si>
     <t>549-46</t>
   </si>
   <si>
     <t>Ecuador Mat Beige Beige 60χ90 (10τμχ)</t>
   </si>
   <si>
     <t>549-47</t>
   </si>
   <si>
     <t>Ecuador Mat Beige Beige 100x150</t>
   </si>
   <si>
     <t>550-40</t>
   </si>
   <si>
     <t>Χαλί Ecuador Mat με κωδικό Grey και χρώμα Grey.</t>
   </si>
   <si>
+    <t>Μη διαθέσιμο (αναμένεται)</t>
+  </si>
+  <si>
     <t>Ecuador Mat Grey Grey 120x180</t>
   </si>
   <si>
     <t>550-41</t>
   </si>
   <si>
     <t>Ecuador Mat Grey Grey 40x60 (10τμχ)</t>
   </si>
   <si>
     <t>550-46</t>
   </si>
   <si>
-    <t>Μη διαθέσιμο (αναμένεται)</t>
-[...1 lines deleted...]
-  <si>
     <t>Ecuador Mat Grey Grey 60χ90 (10τμχ)</t>
   </si>
   <si>
     <t>550-47</t>
   </si>
   <si>
     <t>Ecuador Mat Grey Grey 100x150</t>
   </si>
   <si>
     <t>551-44</t>
   </si>
   <si>
     <t>Χαλί Art Mat με κωδικό 128093 και χρώμα 128093.</t>
   </si>
   <si>
     <t>40χ60 (12τμχ)</t>
   </si>
   <si>
     <t>Art Mat</t>
   </si>
   <si>
     <t>Art Mat 128093 128093 40χ60 (12τμχ)</t>
   </si>
   <si>
     <t>551-48</t>
@@ -846,50 +846,53 @@
     <t>Jute Rug Jute Grey Natural 160x230</t>
   </si>
   <si>
     <t>582-2</t>
   </si>
   <si>
     <t>Jute Rug Jute Grey Natural 200x290</t>
   </si>
   <si>
     <t>582-36</t>
   </si>
   <si>
     <t>Jute Rug Jute Grey Natural 80x150</t>
   </si>
   <si>
     <t>582-59</t>
   </si>
   <si>
     <t>120χ170</t>
   </si>
   <si>
     <t>Jute Rug Jute Grey Natural 120χ170</t>
   </si>
   <si>
     <t>582-81</t>
+  </si>
+  <si>
+    <t>Περιορισμένη Διαθεσιμότητα</t>
   </si>
   <si>
     <t>240x340</t>
   </si>
   <si>
     <t>Jute Rug Jute Grey Natural 240x340</t>
   </si>
   <si>
     <t>583-1</t>
   </si>
   <si>
     <t>Χαλί Jute Rug με κωδικό Jute και χρώμα Chindi.</t>
   </si>
   <si>
     <t>Jute Rug Jute Chindi 160x230</t>
   </si>
   <si>
     <t>583-2</t>
   </si>
   <si>
     <t>Jute Rug Jute Chindi 200x290</t>
   </si>
   <si>
     <t>583-36</t>
   </si>
@@ -2847,127 +2850,127 @@
       </c>
       <c r="K18" t="s">
         <v>48</v>
       </c>
       <c r="L18" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>28</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>28</v>
       </c>
       <c r="F19" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="G19">
         <v>5207447861231</v>
       </c>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19" t="s">
         <v>24</v>
       </c>
       <c r="K19" t="s">
         <v>48</v>
       </c>
       <c r="L19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>28</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="E20" t="s">
         <v>28</v>
       </c>
       <c r="F20" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="G20">
         <v>5207447864034</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20" t="s">
         <v>51</v>
       </c>
       <c r="K20" t="s">
         <v>48</v>
       </c>
       <c r="L20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>28</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="E21" t="s">
         <v>28</v>
       </c>
       <c r="F21" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G21">
         <v>5207447866038</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21" t="s">
         <v>54</v>
       </c>
       <c r="K21" t="s">
         <v>48</v>
       </c>
       <c r="L21" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
@@ -3607,51 +3610,51 @@
       </c>
       <c r="K38" t="s">
         <v>123</v>
       </c>
       <c r="L38" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" t="s">
         <v>138</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>46</v>
       </c>
       <c r="D39" t="s">
         <v>139</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="G39">
         <v>5207447944019</v>
       </c>
       <c r="H39">
         <v>0.0</v>
       </c>
       <c r="I39">
         <v>0.0</v>
       </c>
       <c r="J39" t="s">
         <v>51</v>
       </c>
       <c r="K39" t="s">
         <v>140</v>
       </c>
       <c r="L39" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" t="s">
         <v>142</v>
       </c>
       <c r="B40" t="s">
@@ -3721,165 +3724,165 @@
       </c>
       <c r="K41" t="s">
         <v>140</v>
       </c>
       <c r="L41" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" t="s">
         <v>147</v>
       </c>
       <c r="B42" t="s">
         <v>148</v>
       </c>
       <c r="C42" t="s">
         <v>46</v>
       </c>
       <c r="D42" t="s">
         <v>149</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="G42">
         <v>5207447944057</v>
       </c>
       <c r="H42">
         <v>0.0</v>
       </c>
       <c r="I42">
         <v>0.0</v>
       </c>
       <c r="J42" t="s">
         <v>150</v>
       </c>
       <c r="K42" t="s">
         <v>140</v>
       </c>
       <c r="L42" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="43" spans="1:12">
       <c r="A43" t="s">
         <v>152</v>
       </c>
       <c r="B43" t="s">
         <v>148</v>
       </c>
       <c r="C43" t="s">
         <v>46</v>
       </c>
       <c r="D43" t="s">
         <v>153</v>
       </c>
       <c r="E43" t="s">
         <v>28</v>
       </c>
       <c r="F43" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G43" t="s">
         <v>154</v>
       </c>
       <c r="H43">
         <v>0.0</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43" t="s">
         <v>150</v>
       </c>
       <c r="K43" t="s">
         <v>140</v>
       </c>
       <c r="L43" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" t="s">
         <v>156</v>
       </c>
       <c r="B44" t="s">
         <v>28</v>
       </c>
       <c r="C44" t="s">
         <v>46</v>
       </c>
       <c r="D44" t="s">
         <v>157</v>
       </c>
       <c r="E44" t="s">
         <v>28</v>
       </c>
       <c r="F44" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="G44">
         <v>5207447944026</v>
       </c>
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44" t="s">
         <v>51</v>
       </c>
       <c r="K44" t="s">
         <v>140</v>
       </c>
       <c r="L44" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" t="s">
         <v>159</v>
       </c>
       <c r="B45" t="s">
         <v>28</v>
       </c>
       <c r="C45" t="s">
         <v>46</v>
       </c>
       <c r="D45" t="s">
         <v>157</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
       <c r="F45" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G45">
         <v>5207447946020</v>
       </c>
       <c r="H45">
         <v>0.0</v>
       </c>
       <c r="I45">
         <v>0.0</v>
       </c>
       <c r="J45" t="s">
         <v>106</v>
       </c>
       <c r="K45" t="s">
         <v>140</v>
       </c>
       <c r="L45" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" t="s">
         <v>161</v>
       </c>
       <c r="B46">
@@ -3949,51 +3952,51 @@
       </c>
       <c r="K47" t="s">
         <v>164</v>
       </c>
       <c r="L47" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" t="s">
         <v>170</v>
       </c>
       <c r="B48">
         <v>1854</v>
       </c>
       <c r="C48" t="s">
         <v>46</v>
       </c>
       <c r="D48" t="s">
         <v>167</v>
       </c>
       <c r="E48" t="s">
         <v>168</v>
       </c>
       <c r="F48" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G48">
         <v>5207447964529</v>
       </c>
       <c r="H48">
         <v>0.0</v>
       </c>
       <c r="I48">
         <v>0.0</v>
       </c>
       <c r="J48" t="s">
         <v>171</v>
       </c>
       <c r="K48" t="s">
         <v>164</v>
       </c>
       <c r="L48" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49" t="s">
         <v>173</v>
       </c>
       <c r="B49">
@@ -4101,51 +4104,51 @@
       </c>
       <c r="K51" t="s">
         <v>164</v>
       </c>
       <c r="L51" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" t="s">
         <v>183</v>
       </c>
       <c r="B52" t="s">
         <v>184</v>
       </c>
       <c r="C52" t="s">
         <v>46</v>
       </c>
       <c r="D52" t="s">
         <v>185</v>
       </c>
       <c r="E52" t="s">
         <v>186</v>
       </c>
       <c r="F52" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="G52">
         <v>5207447884018</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52" t="s">
         <v>187</v>
       </c>
       <c r="K52" t="s">
         <v>184</v>
       </c>
       <c r="L52" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="53" spans="1:12">
       <c r="A53" t="s">
         <v>189</v>
       </c>
       <c r="B53" t="s">
@@ -4215,241 +4218,241 @@
       </c>
       <c r="K54" t="s">
         <v>193</v>
       </c>
       <c r="L54" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" t="s">
         <v>198</v>
       </c>
       <c r="B55" t="s">
         <v>190</v>
       </c>
       <c r="C55" t="s">
         <v>46</v>
       </c>
       <c r="D55" t="s">
         <v>191</v>
       </c>
       <c r="E55" t="s">
         <v>192</v>
       </c>
       <c r="F55" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="G55">
         <v>5207447988013</v>
       </c>
       <c r="H55">
         <v>0.0</v>
       </c>
       <c r="I55">
         <v>0.0</v>
       </c>
       <c r="J55" t="s">
         <v>199</v>
       </c>
       <c r="K55" t="s">
         <v>193</v>
       </c>
       <c r="L55" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" t="s">
         <v>201</v>
       </c>
       <c r="B56" t="s">
         <v>202</v>
       </c>
       <c r="C56" t="s">
         <v>46</v>
       </c>
       <c r="D56" t="s">
         <v>203</v>
       </c>
       <c r="E56" t="s">
         <v>60</v>
       </c>
       <c r="F56" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G56">
         <v>5207447874040</v>
       </c>
       <c r="H56">
         <v>0.0</v>
       </c>
       <c r="I56">
         <v>0.0</v>
       </c>
       <c r="J56" t="s">
         <v>150</v>
       </c>
       <c r="K56" t="s">
         <v>204</v>
       </c>
       <c r="L56" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" t="s">
         <v>206</v>
       </c>
       <c r="B57" t="s">
         <v>207</v>
       </c>
       <c r="C57" t="s">
         <v>46</v>
       </c>
       <c r="D57" t="s">
         <v>208</v>
       </c>
       <c r="E57" t="s">
         <v>60</v>
       </c>
       <c r="F57" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G57">
         <v>5207447874019</v>
       </c>
       <c r="H57">
         <v>0.0</v>
       </c>
       <c r="I57">
         <v>0.0</v>
       </c>
       <c r="J57" t="s">
         <v>51</v>
       </c>
       <c r="K57" t="s">
         <v>204</v>
       </c>
       <c r="L57" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" t="s">
         <v>210</v>
       </c>
       <c r="B58" t="s">
         <v>207</v>
       </c>
       <c r="C58" t="s">
         <v>46</v>
       </c>
       <c r="D58" t="s">
         <v>208</v>
       </c>
       <c r="E58" t="s">
         <v>60</v>
       </c>
       <c r="F58" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G58">
         <v>5207447876013</v>
       </c>
       <c r="H58">
         <v>0.0</v>
       </c>
       <c r="I58">
         <v>0.0</v>
       </c>
       <c r="J58" t="s">
         <v>54</v>
       </c>
       <c r="K58" t="s">
         <v>204</v>
       </c>
       <c r="L58" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" t="s">
         <v>212</v>
       </c>
       <c r="B59" t="s">
         <v>207</v>
       </c>
       <c r="C59" t="s">
         <v>46</v>
       </c>
       <c r="D59" t="s">
         <v>208</v>
       </c>
       <c r="E59" t="s">
         <v>60</v>
       </c>
       <c r="F59" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G59">
         <v>5207447874514</v>
       </c>
       <c r="H59">
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59" t="s">
         <v>171</v>
       </c>
       <c r="K59" t="s">
         <v>204</v>
       </c>
       <c r="L59" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" t="s">
         <v>214</v>
       </c>
       <c r="B60" t="s">
         <v>215</v>
       </c>
       <c r="C60" t="s">
         <v>46</v>
       </c>
       <c r="D60" t="s">
         <v>216</v>
       </c>
       <c r="E60" t="s">
         <v>192</v>
       </c>
       <c r="F60" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G60">
         <v>5207447874026</v>
       </c>
       <c r="H60">
         <v>0.0</v>
       </c>
       <c r="I60">
         <v>0.0</v>
       </c>
       <c r="J60" t="s">
         <v>51</v>
       </c>
       <c r="K60" t="s">
         <v>204</v>
       </c>
       <c r="L60" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" t="s">
         <v>218</v>
       </c>
       <c r="B61" t="s">
@@ -4671,89 +4674,89 @@
       </c>
       <c r="K66" t="s">
         <v>231</v>
       </c>
       <c r="L66" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="67" spans="1:12">
       <c r="A67" t="s">
         <v>237</v>
       </c>
       <c r="B67" t="s">
         <v>231</v>
       </c>
       <c r="C67" t="s">
         <v>232</v>
       </c>
       <c r="D67" t="s">
         <v>233</v>
       </c>
       <c r="E67" t="s">
         <v>234</v>
       </c>
       <c r="F67" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G67">
         <v>5207447604029</v>
       </c>
       <c r="H67">
         <v>0.0</v>
       </c>
       <c r="I67">
         <v>0.0</v>
       </c>
       <c r="J67" t="s">
         <v>238</v>
       </c>
       <c r="K67" t="s">
         <v>231</v>
       </c>
       <c r="L67" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="68" spans="1:12">
       <c r="A68" t="s">
         <v>240</v>
       </c>
       <c r="B68" t="s">
         <v>231</v>
       </c>
       <c r="C68" t="s">
         <v>232</v>
       </c>
       <c r="D68" t="s">
         <v>241</v>
       </c>
       <c r="E68" t="s">
         <v>242</v>
       </c>
       <c r="F68" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G68">
         <v>5207447604142</v>
       </c>
       <c r="H68">
         <v>0.0</v>
       </c>
       <c r="I68">
         <v>0.0</v>
       </c>
       <c r="J68" t="s">
         <v>235</v>
       </c>
       <c r="K68" t="s">
         <v>231</v>
       </c>
       <c r="L68" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="69" spans="1:12">
       <c r="A69" t="s">
         <v>244</v>
       </c>
       <c r="B69" t="s">
@@ -4899,89 +4902,89 @@
       </c>
       <c r="K72" t="s">
         <v>253</v>
       </c>
       <c r="L72" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="73" spans="1:12">
       <c r="A73" t="s">
         <v>257</v>
       </c>
       <c r="B73" t="s">
         <v>253</v>
       </c>
       <c r="C73" t="s">
         <v>13</v>
       </c>
       <c r="D73" t="s">
         <v>254</v>
       </c>
       <c r="E73" t="s">
         <v>242</v>
       </c>
       <c r="F73" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G73">
         <v>5207447621019</v>
       </c>
       <c r="H73">
         <v>0.0</v>
       </c>
       <c r="I73">
         <v>0.0</v>
       </c>
       <c r="J73" t="s">
         <v>258</v>
       </c>
       <c r="K73" t="s">
         <v>253</v>
       </c>
       <c r="L73" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="74" spans="1:12">
       <c r="A74" t="s">
         <v>260</v>
       </c>
       <c r="B74" t="s">
         <v>253</v>
       </c>
       <c r="C74" t="s">
         <v>13</v>
       </c>
       <c r="D74" t="s">
         <v>261</v>
       </c>
       <c r="E74" t="s">
         <v>248</v>
       </c>
       <c r="F74" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G74">
         <v>5207447621521</v>
       </c>
       <c r="H74">
         <v>0.0</v>
       </c>
       <c r="I74">
         <v>0.0</v>
       </c>
       <c r="J74" t="s">
         <v>255</v>
       </c>
       <c r="K74" t="s">
         <v>253</v>
       </c>
       <c r="L74" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="75" spans="1:12">
       <c r="A75" t="s">
         <v>263</v>
       </c>
       <c r="B75" t="s">
@@ -5013,127 +5016,127 @@
       </c>
       <c r="K75" t="s">
         <v>253</v>
       </c>
       <c r="L75" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="76" spans="1:12">
       <c r="A76" t="s">
         <v>265</v>
       </c>
       <c r="B76" t="s">
         <v>266</v>
       </c>
       <c r="C76" t="s">
         <v>13</v>
       </c>
       <c r="D76" t="s">
         <v>267</v>
       </c>
       <c r="E76" t="s">
         <v>242</v>
       </c>
       <c r="F76" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G76">
         <v>5207447641628</v>
       </c>
       <c r="H76">
         <v>0.0</v>
       </c>
       <c r="I76">
         <v>0.0</v>
       </c>
       <c r="J76" t="s">
         <v>17</v>
       </c>
       <c r="K76" t="s">
         <v>268</v>
       </c>
       <c r="L76" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="77" spans="1:12">
       <c r="A77" t="s">
         <v>270</v>
       </c>
       <c r="B77" t="s">
         <v>266</v>
       </c>
       <c r="C77" t="s">
         <v>13</v>
       </c>
       <c r="D77" t="s">
         <v>267</v>
       </c>
       <c r="E77" t="s">
         <v>242</v>
       </c>
       <c r="F77" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G77">
         <v>5207447642021</v>
       </c>
       <c r="H77">
         <v>0.0</v>
       </c>
       <c r="I77">
         <v>0.0</v>
       </c>
       <c r="J77" t="s">
         <v>21</v>
       </c>
       <c r="K77" t="s">
         <v>268</v>
       </c>
       <c r="L77" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="78" spans="1:12">
       <c r="A78" t="s">
         <v>272</v>
       </c>
       <c r="B78" t="s">
         <v>266</v>
       </c>
       <c r="C78" t="s">
         <v>13</v>
       </c>
       <c r="D78" t="s">
         <v>267</v>
       </c>
       <c r="E78" t="s">
         <v>242</v>
       </c>
       <c r="F78" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G78">
         <v>5207447648016</v>
       </c>
       <c r="H78">
         <v>0.0</v>
       </c>
       <c r="I78">
         <v>0.0</v>
       </c>
       <c r="J78" t="s">
         <v>40</v>
       </c>
       <c r="K78" t="s">
         <v>268</v>
       </c>
       <c r="L78" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="79" spans="1:12">
       <c r="A79" t="s">
         <v>274</v>
       </c>
       <c r="B79" t="s">
@@ -5165,3869 +5168,3869 @@
       </c>
       <c r="K79" t="s">
         <v>268</v>
       </c>
       <c r="L79" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="80" spans="1:12">
       <c r="A80" t="s">
         <v>277</v>
       </c>
       <c r="B80" t="s">
         <v>266</v>
       </c>
       <c r="C80" t="s">
         <v>13</v>
       </c>
       <c r="D80" t="s">
         <v>267</v>
       </c>
       <c r="E80" t="s">
         <v>242</v>
       </c>
       <c r="F80" t="s">
-        <v>16</v>
+        <v>278</v>
       </c>
       <c r="G80">
         <v>5207447642434</v>
       </c>
       <c r="H80">
         <v>0.0</v>
       </c>
       <c r="I80">
         <v>0.0</v>
       </c>
       <c r="J80" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="K80" t="s">
         <v>268</v>
       </c>
       <c r="L80" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="81" spans="1:12">
       <c r="A81" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B81" t="s">
         <v>266</v>
       </c>
       <c r="C81" t="s">
         <v>13</v>
       </c>
       <c r="D81" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E81" t="s">
         <v>248</v>
       </c>
       <c r="F81" t="s">
         <v>16</v>
       </c>
       <c r="G81">
         <v>5207447651627</v>
       </c>
       <c r="H81">
         <v>0.0</v>
       </c>
       <c r="I81">
         <v>0.0</v>
       </c>
       <c r="J81" t="s">
         <v>17</v>
       </c>
       <c r="K81" t="s">
         <v>268</v>
       </c>
       <c r="L81" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="82" spans="1:12">
       <c r="A82" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B82" t="s">
         <v>266</v>
       </c>
       <c r="C82" t="s">
         <v>13</v>
       </c>
       <c r="D82" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E82" t="s">
         <v>248</v>
       </c>
       <c r="F82" t="s">
         <v>31</v>
       </c>
       <c r="G82">
         <v>5207447652020</v>
       </c>
       <c r="H82">
         <v>0.0</v>
       </c>
       <c r="I82">
         <v>0.0</v>
       </c>
       <c r="J82" t="s">
         <v>21</v>
       </c>
       <c r="K82" t="s">
         <v>268</v>
       </c>
       <c r="L82" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="83" spans="1:12">
       <c r="A83" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B83" t="s">
         <v>266</v>
       </c>
       <c r="C83" t="s">
         <v>13</v>
       </c>
       <c r="D83" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E83" t="s">
         <v>248</v>
       </c>
       <c r="F83" t="s">
         <v>31</v>
       </c>
       <c r="G83" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H83">
         <v>0.0</v>
       </c>
       <c r="I83">
         <v>0.0</v>
       </c>
       <c r="J83" t="s">
         <v>40</v>
       </c>
       <c r="K83" t="s">
         <v>268</v>
       </c>
       <c r="L83" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="84" spans="1:12">
       <c r="A84" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B84" t="s">
         <v>266</v>
       </c>
       <c r="C84" t="s">
         <v>13</v>
       </c>
       <c r="D84" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E84" t="s">
         <v>248</v>
       </c>
       <c r="F84" t="s">
         <v>16</v>
       </c>
       <c r="G84">
         <v>5207447651214</v>
       </c>
       <c r="H84">
         <v>0.0</v>
       </c>
       <c r="I84">
         <v>0.0</v>
       </c>
       <c r="J84" t="s">
         <v>275</v>
       </c>
       <c r="K84" t="s">
         <v>268</v>
       </c>
       <c r="L84" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="85" spans="1:12">
       <c r="A85" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B85" t="s">
         <v>60</v>
       </c>
       <c r="C85" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D85" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E85" t="s">
         <v>60</v>
       </c>
       <c r="F85" t="s">
         <v>16</v>
       </c>
       <c r="G85">
         <v>5207447021611</v>
       </c>
       <c r="H85">
         <v>0.0</v>
       </c>
       <c r="I85">
         <v>0.0</v>
       </c>
       <c r="J85" t="s">
         <v>17</v>
       </c>
       <c r="K85" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L85" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="86" spans="1:12">
       <c r="A86" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B86" t="s">
         <v>60</v>
       </c>
       <c r="C86" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D86" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E86" t="s">
         <v>60</v>
       </c>
       <c r="F86" t="s">
         <v>16</v>
       </c>
       <c r="G86">
         <v>5207447022915</v>
       </c>
       <c r="H86">
         <v>0.0</v>
       </c>
       <c r="I86">
         <v>0.0</v>
       </c>
       <c r="J86" t="s">
         <v>21</v>
       </c>
       <c r="K86" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L86" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="87" spans="1:12">
       <c r="A87" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B87" t="s">
         <v>60</v>
       </c>
       <c r="C87" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D87" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E87" t="s">
         <v>60</v>
       </c>
       <c r="F87" t="s">
         <v>16</v>
       </c>
       <c r="G87">
         <v>5207447021314</v>
       </c>
       <c r="H87">
         <v>0.0</v>
       </c>
       <c r="I87">
         <v>0.0</v>
       </c>
       <c r="J87" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="K87" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L87" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="88" spans="1:12">
       <c r="A88" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B88" t="s">
         <v>60</v>
       </c>
       <c r="C88" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D88" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E88" t="s">
         <v>60</v>
       </c>
       <c r="F88" t="s">
         <v>16</v>
       </c>
       <c r="G88">
         <v>5207447022519</v>
       </c>
       <c r="H88">
         <v>0.0</v>
       </c>
       <c r="I88">
         <v>0.0</v>
       </c>
       <c r="J88" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="K88" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L88" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="89" spans="1:12">
       <c r="A89" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B89" t="s">
         <v>60</v>
       </c>
       <c r="C89" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D89" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E89" t="s">
         <v>60</v>
       </c>
       <c r="F89" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G89">
         <v>5207447028313</v>
       </c>
       <c r="H89">
         <v>0.0</v>
       </c>
       <c r="I89">
         <v>0.0</v>
       </c>
       <c r="J89" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="K89" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L89" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="90" spans="1:12">
       <c r="A90" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B90" t="s">
         <v>60</v>
       </c>
       <c r="C90" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D90" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E90" t="s">
         <v>60</v>
       </c>
       <c r="F90" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G90">
         <v>5207447028016</v>
       </c>
       <c r="H90">
         <v>0.0</v>
       </c>
       <c r="I90">
         <v>0.0</v>
       </c>
       <c r="J90" t="s">
         <v>40</v>
       </c>
       <c r="K90" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L90" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="91" spans="1:12">
       <c r="A91" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B91" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C91" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D91" t="s">
+        <v>311</v>
+      </c>
+      <c r="E91" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="F91" t="s">
         <v>16</v>
       </c>
       <c r="G91">
         <v>5207447021628</v>
       </c>
       <c r="H91">
         <v>0.0</v>
       </c>
       <c r="I91">
         <v>0.0</v>
       </c>
       <c r="J91" t="s">
         <v>17</v>
       </c>
       <c r="K91" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L91" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="92" spans="1:12">
       <c r="A92" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B92" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C92" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D92" t="s">
+        <v>311</v>
+      </c>
+      <c r="E92" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="F92" t="s">
         <v>16</v>
       </c>
       <c r="G92">
         <v>5207447022922</v>
       </c>
       <c r="H92">
         <v>0.0</v>
       </c>
       <c r="I92">
         <v>0.0</v>
       </c>
       <c r="J92" t="s">
         <v>21</v>
       </c>
       <c r="K92" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L92" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="93" spans="1:12">
       <c r="A93" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B93" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C93" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D93" t="s">
+        <v>311</v>
+      </c>
+      <c r="E93" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="F93" t="s">
         <v>16</v>
       </c>
       <c r="G93">
         <v>5207447021321</v>
       </c>
       <c r="H93">
         <v>0.0</v>
       </c>
       <c r="I93">
         <v>0.0</v>
       </c>
       <c r="J93" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="K93" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L93" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="94" spans="1:12">
       <c r="A94" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B94" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C94" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D94" t="s">
+        <v>311</v>
+      </c>
+      <c r="E94" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="F94" t="s">
         <v>16</v>
       </c>
       <c r="G94">
         <v>5207447022526</v>
       </c>
       <c r="H94">
         <v>0.0</v>
       </c>
       <c r="I94">
         <v>0.0</v>
       </c>
       <c r="J94" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="K94" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L94" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="95" spans="1:12">
       <c r="A95" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B95" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C95" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D95" t="s">
+        <v>311</v>
+      </c>
+      <c r="E95" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="F95" t="s">
         <v>16</v>
       </c>
       <c r="G95">
         <v>5207447028320</v>
       </c>
       <c r="H95">
         <v>0.0</v>
       </c>
       <c r="I95">
         <v>0.0</v>
       </c>
       <c r="J95" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="K95" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L95" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="96" spans="1:12">
       <c r="A96" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B96" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C96" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D96" t="s">
+        <v>311</v>
+      </c>
+      <c r="E96" t="s">
         <v>310</v>
       </c>
-      <c r="E96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F96" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G96">
         <v>5207447028023</v>
       </c>
       <c r="H96">
         <v>0.0</v>
       </c>
       <c r="I96">
         <v>0.0</v>
       </c>
       <c r="J96" t="s">
         <v>40</v>
       </c>
       <c r="K96" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L96" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="97" spans="1:12">
       <c r="A97" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B97" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C97" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D97" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E97" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F97" t="s">
         <v>16</v>
       </c>
       <c r="G97">
         <v>5207447021635</v>
       </c>
       <c r="H97">
         <v>0.0</v>
       </c>
       <c r="I97">
         <v>0.0</v>
       </c>
       <c r="J97" t="s">
         <v>17</v>
       </c>
       <c r="K97" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L97" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="98" spans="1:12">
       <c r="A98" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B98" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C98" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D98" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E98" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F98" t="s">
         <v>16</v>
       </c>
       <c r="G98">
         <v>5207447022939</v>
       </c>
       <c r="H98">
         <v>0.0</v>
       </c>
       <c r="I98">
         <v>0.0</v>
       </c>
       <c r="J98" t="s">
         <v>21</v>
       </c>
       <c r="K98" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L98" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="99" spans="1:12">
       <c r="A99" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B99" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C99" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D99" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E99" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F99" t="s">
         <v>16</v>
       </c>
       <c r="G99">
         <v>5207447021338</v>
       </c>
       <c r="H99">
         <v>0.0</v>
       </c>
       <c r="I99">
         <v>0.0</v>
       </c>
       <c r="J99" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="K99" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L99" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="100" spans="1:12">
       <c r="A100" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B100" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C100" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D100" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E100" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F100" t="s">
         <v>16</v>
       </c>
       <c r="G100">
         <v>5207447022533</v>
       </c>
       <c r="H100">
         <v>0.0</v>
       </c>
       <c r="I100">
         <v>0.0</v>
       </c>
       <c r="J100" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="K100" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L100" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="101" spans="1:12">
       <c r="A101" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B101" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C101" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D101" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E101" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F101" t="s">
         <v>16</v>
       </c>
       <c r="G101">
         <v>5207447028337</v>
       </c>
       <c r="H101">
         <v>0.0</v>
       </c>
       <c r="I101">
         <v>0.0</v>
       </c>
       <c r="J101" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="K101" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L101" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="102" spans="1:12">
       <c r="A102" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B102" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C102" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D102" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E102" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F102" t="s">
         <v>16</v>
       </c>
       <c r="G102">
         <v>5207447028030</v>
       </c>
       <c r="H102">
         <v>0.0</v>
       </c>
       <c r="I102">
         <v>0.0</v>
       </c>
       <c r="J102" t="s">
         <v>40</v>
       </c>
       <c r="K102" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L102" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="103" spans="1:12">
       <c r="A103" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B103" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C103" t="s">
         <v>232</v>
       </c>
       <c r="D103" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E103" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F103" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G103">
         <v>5207447011322</v>
       </c>
       <c r="H103">
         <v>0.0</v>
       </c>
       <c r="I103">
         <v>0.0</v>
       </c>
       <c r="J103" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="K103" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="L103" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="104" spans="1:12">
       <c r="A104" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B104" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C104" t="s">
         <v>232</v>
       </c>
       <c r="D104" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E104" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F104" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G104">
         <v>5207447011629</v>
       </c>
       <c r="H104">
         <v>0.0</v>
       </c>
       <c r="I104">
         <v>0.0</v>
       </c>
       <c r="J104" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="K104" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="L104" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="105" spans="1:12">
       <c r="A105" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B105" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C105" t="s">
         <v>232</v>
       </c>
       <c r="D105" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E105" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F105" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G105">
         <v>5207447011827</v>
       </c>
       <c r="H105">
         <v>0.0</v>
       </c>
       <c r="I105">
         <v>0.0</v>
       </c>
       <c r="J105" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="K105" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="L105" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="106" spans="1:12">
       <c r="A106" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B106" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C106" t="s">
         <v>232</v>
       </c>
       <c r="D106" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E106" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F106" t="s">
         <v>16</v>
       </c>
       <c r="G106">
         <v>5207447011315</v>
       </c>
       <c r="H106">
         <v>0.0</v>
       </c>
       <c r="I106">
         <v>0.0</v>
       </c>
       <c r="J106" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="K106" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="L106" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="107" spans="1:12">
       <c r="A107" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B107" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C107" t="s">
         <v>232</v>
       </c>
       <c r="D107" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E107" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F107" t="s">
         <v>16</v>
       </c>
       <c r="G107">
         <v>5207447011612</v>
       </c>
       <c r="H107">
         <v>0.0</v>
       </c>
       <c r="I107">
         <v>0.0</v>
       </c>
       <c r="J107" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="K107" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="L107" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="108" spans="1:12">
       <c r="A108" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B108" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C108" t="s">
         <v>232</v>
       </c>
       <c r="D108" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E108" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F108" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G108">
         <v>5207447011810</v>
       </c>
       <c r="H108">
         <v>0.0</v>
       </c>
       <c r="I108">
         <v>0.0</v>
       </c>
       <c r="J108" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="K108" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="L108" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="109" spans="1:12">
       <c r="A109" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B109" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C109" t="s">
         <v>232</v>
       </c>
       <c r="D109" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E109" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F109" t="s">
         <v>16</v>
       </c>
       <c r="G109">
         <v>5207447011339</v>
       </c>
       <c r="H109">
         <v>0.0</v>
       </c>
       <c r="I109">
         <v>0.0</v>
       </c>
       <c r="J109" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="K109" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="L109" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="110" spans="1:12">
       <c r="A110" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B110" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C110" t="s">
         <v>232</v>
       </c>
       <c r="D110" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E110" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F110" t="s">
         <v>16</v>
       </c>
       <c r="G110">
         <v>5207447011636</v>
       </c>
       <c r="H110">
         <v>0.0</v>
       </c>
       <c r="I110">
         <v>0.0</v>
       </c>
       <c r="J110" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="K110" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="L110" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="111" spans="1:12">
       <c r="A111" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B111" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C111" t="s">
         <v>232</v>
       </c>
       <c r="D111" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E111" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F111" t="s">
         <v>16</v>
       </c>
       <c r="G111">
         <v>5207447011834</v>
       </c>
       <c r="H111">
         <v>0.0</v>
       </c>
       <c r="I111">
         <v>0.0</v>
       </c>
       <c r="J111" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="K111" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="L111" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="112" spans="1:12">
       <c r="A112" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B112" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C112" t="s">
         <v>232</v>
       </c>
       <c r="D112" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E112" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F112" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G112">
         <v>5207447014514</v>
       </c>
       <c r="H112">
         <v>0.0</v>
       </c>
       <c r="I112">
         <v>0.0</v>
       </c>
       <c r="J112" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="K112" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="L112" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="113" spans="1:12">
       <c r="A113" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B113" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C113" t="s">
         <v>232</v>
       </c>
       <c r="D113" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E113" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F113" t="s">
         <v>16</v>
       </c>
       <c r="G113">
         <v>5207447013012</v>
       </c>
       <c r="H113">
         <v>0.0</v>
       </c>
       <c r="I113">
         <v>0.0</v>
       </c>
       <c r="J113" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="K113" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="L113" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="114" spans="1:12">
       <c r="A114" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B114" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C114" t="s">
         <v>232</v>
       </c>
       <c r="D114" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E114" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F114" t="s">
         <v>16</v>
       </c>
       <c r="G114">
         <v>5207447014521</v>
       </c>
       <c r="H114">
         <v>0.0</v>
       </c>
       <c r="I114">
         <v>0.0</v>
       </c>
       <c r="J114" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="K114" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="L114" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="115" spans="1:12">
       <c r="A115" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B115" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C115" t="s">
         <v>232</v>
       </c>
       <c r="D115" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E115" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F115" t="s">
         <v>16</v>
       </c>
       <c r="G115">
         <v>5207447013029</v>
       </c>
       <c r="H115">
         <v>0.0</v>
       </c>
       <c r="I115">
         <v>0.0</v>
       </c>
       <c r="J115" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="K115" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="L115" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="116" spans="1:12">
       <c r="A116" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B116" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C116" t="s">
         <v>232</v>
       </c>
       <c r="D116" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E116" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F116" t="s">
         <v>16</v>
       </c>
       <c r="G116">
         <v>5207447014538</v>
       </c>
       <c r="H116">
         <v>0.0</v>
       </c>
       <c r="I116">
         <v>0.0</v>
       </c>
       <c r="J116" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="K116" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="L116" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="117" spans="1:12">
       <c r="A117" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B117" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C117" t="s">
         <v>232</v>
       </c>
       <c r="D117" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E117" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F117" t="s">
         <v>16</v>
       </c>
       <c r="G117">
         <v>5207447013036</v>
       </c>
       <c r="H117">
         <v>0.0</v>
       </c>
       <c r="I117">
         <v>0.0</v>
       </c>
       <c r="J117" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="K117" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="L117" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="118" spans="1:12">
       <c r="A118" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B118" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C118" t="s">
         <v>232</v>
       </c>
       <c r="D118" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E118" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F118" t="s">
         <v>16</v>
       </c>
       <c r="G118">
         <v>5207447017034</v>
       </c>
       <c r="H118">
         <v>0.0</v>
       </c>
       <c r="I118">
         <v>0.0</v>
       </c>
       <c r="J118" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="K118" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="L118" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="119" spans="1:12">
       <c r="A119" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B119" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C119" t="s">
         <v>232</v>
       </c>
       <c r="D119" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E119" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F119" t="s">
         <v>31</v>
       </c>
       <c r="G119" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="H119">
         <v>0.0</v>
       </c>
       <c r="I119">
         <v>0.0</v>
       </c>
       <c r="J119" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="K119" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="L119" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="120" spans="1:12">
       <c r="A120" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B120" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C120" t="s">
         <v>232</v>
       </c>
       <c r="D120" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E120" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F120" t="s">
         <v>16</v>
       </c>
       <c r="G120">
         <v>5207447017010</v>
       </c>
       <c r="H120">
         <v>0.0</v>
       </c>
       <c r="I120">
         <v>0.0</v>
       </c>
       <c r="J120" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="K120" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="L120" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="121" spans="1:12">
       <c r="A121" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B121" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C121" t="s">
         <v>232</v>
       </c>
       <c r="D121" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E121" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F121" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G121">
         <v>5207447015016</v>
       </c>
       <c r="H121">
         <v>0.0</v>
       </c>
       <c r="I121">
         <v>0.0</v>
       </c>
       <c r="J121" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="K121" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="L121" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="122" spans="1:12">
       <c r="A122" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B122" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C122" t="s">
         <v>232</v>
       </c>
       <c r="D122" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E122" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F122" t="s">
         <v>31</v>
       </c>
       <c r="G122">
         <v>5207447015030</v>
       </c>
       <c r="H122">
         <v>0.0</v>
       </c>
       <c r="I122">
         <v>0.0</v>
       </c>
       <c r="J122" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="K122" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="L122" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="123" spans="1:12">
       <c r="A123" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B123" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C123" t="s">
         <v>232</v>
       </c>
       <c r="D123" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E123" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F123" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G123">
         <v>5207447015023</v>
       </c>
       <c r="H123">
         <v>0.0</v>
       </c>
       <c r="I123">
         <v>0.0</v>
       </c>
       <c r="J123" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="K123" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="L123" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="124" spans="1:12">
       <c r="A124" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B124" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C124" t="s">
         <v>46</v>
       </c>
       <c r="D124" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E124" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F124" t="s">
         <v>16</v>
       </c>
       <c r="G124">
         <v>5207447884056</v>
       </c>
       <c r="H124">
         <v>0.0</v>
       </c>
       <c r="I124">
         <v>0.0</v>
       </c>
       <c r="J124" t="s">
         <v>128</v>
       </c>
       <c r="K124" t="s">
         <v>123</v>
       </c>
       <c r="L124" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="125" spans="1:12">
       <c r="A125" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B125" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C125" t="s">
         <v>46</v>
       </c>
       <c r="D125" t="s">
+        <v>417</v>
+      </c>
+      <c r="E125" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F125" t="s">
         <v>16</v>
       </c>
       <c r="G125">
         <v>5207447964741</v>
       </c>
       <c r="H125">
         <v>0.0</v>
       </c>
       <c r="I125">
         <v>0.0</v>
       </c>
       <c r="J125" t="s">
         <v>51</v>
       </c>
       <c r="K125" t="s">
         <v>164</v>
       </c>
       <c r="L125" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="126" spans="1:12">
       <c r="A126" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B126" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C126" t="s">
         <v>46</v>
       </c>
       <c r="D126" t="s">
+        <v>421</v>
+      </c>
+      <c r="E126" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F126" t="s">
         <v>16</v>
       </c>
       <c r="G126">
         <v>5207447964765</v>
       </c>
       <c r="H126">
         <v>0.0</v>
       </c>
       <c r="I126">
         <v>0.0</v>
       </c>
       <c r="J126" t="s">
         <v>51</v>
       </c>
       <c r="K126" t="s">
         <v>164</v>
       </c>
       <c r="L126" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="127" spans="1:12">
       <c r="A127" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B127" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C127" t="s">
         <v>46</v>
       </c>
       <c r="D127" t="s">
+        <v>425</v>
+      </c>
+      <c r="E127" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="F127" t="s">
         <v>16</v>
       </c>
       <c r="G127">
         <v>5207447964734</v>
       </c>
       <c r="H127">
         <v>0.0</v>
       </c>
       <c r="I127">
         <v>0.0</v>
       </c>
       <c r="J127" t="s">
         <v>51</v>
       </c>
       <c r="K127" t="s">
         <v>164</v>
       </c>
       <c r="L127" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="128" spans="1:12">
       <c r="A128" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B128" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C128" t="s">
         <v>46</v>
       </c>
       <c r="D128" t="s">
+        <v>429</v>
+      </c>
+      <c r="E128" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="F128" t="s">
         <v>16</v>
       </c>
       <c r="G128">
         <v>5207447964758</v>
       </c>
       <c r="H128">
         <v>0.0</v>
       </c>
       <c r="I128">
         <v>0.0</v>
       </c>
       <c r="J128" t="s">
         <v>51</v>
       </c>
       <c r="K128" t="s">
         <v>164</v>
       </c>
       <c r="L128" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="129" spans="1:12">
       <c r="A129" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B129" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C129" t="s">
         <v>46</v>
       </c>
       <c r="D129" t="s">
+        <v>433</v>
+      </c>
+      <c r="E129" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F129" t="s">
         <v>16</v>
       </c>
       <c r="G129">
         <v>5207447964710</v>
       </c>
       <c r="H129">
         <v>0.0</v>
       </c>
       <c r="I129">
         <v>0.0</v>
       </c>
       <c r="J129" t="s">
         <v>51</v>
       </c>
       <c r="K129" t="s">
         <v>164</v>
       </c>
       <c r="L129" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="130" spans="1:12">
       <c r="A130" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B130" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C130" t="s">
         <v>46</v>
       </c>
       <c r="D130" t="s">
+        <v>433</v>
+      </c>
+      <c r="E130" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F130" t="s">
         <v>16</v>
       </c>
       <c r="G130">
         <v>5207447964536</v>
       </c>
       <c r="H130">
         <v>0.0</v>
       </c>
       <c r="I130">
         <v>0.0</v>
       </c>
       <c r="J130" t="s">
         <v>171</v>
       </c>
       <c r="K130" t="s">
         <v>164</v>
       </c>
       <c r="L130" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="131" spans="1:12">
       <c r="A131" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B131" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C131" t="s">
         <v>46</v>
       </c>
       <c r="D131" t="s">
+        <v>439</v>
+      </c>
+      <c r="E131" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="F131" t="s">
         <v>16</v>
       </c>
       <c r="G131">
         <v>5207447964727</v>
       </c>
       <c r="H131">
         <v>0.0</v>
       </c>
       <c r="I131">
         <v>0.0</v>
       </c>
       <c r="J131" t="s">
         <v>51</v>
       </c>
       <c r="K131" t="s">
         <v>164</v>
       </c>
       <c r="L131" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="132" spans="1:12">
       <c r="A132" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B132" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C132" t="s">
         <v>46</v>
       </c>
       <c r="D132" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E132" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F132" t="s">
         <v>16</v>
       </c>
       <c r="G132">
         <v>5207447894062</v>
       </c>
       <c r="H132">
         <v>0.0</v>
       </c>
       <c r="I132">
         <v>0.0</v>
       </c>
       <c r="J132" t="s">
         <v>51</v>
       </c>
       <c r="K132" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="L132" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="133" spans="1:12">
       <c r="A133" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B133" t="s">
         <v>266</v>
       </c>
       <c r="C133" t="s">
         <v>13</v>
       </c>
       <c r="D133" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E133" t="s">
         <v>234</v>
       </c>
       <c r="F133" t="s">
         <v>31</v>
       </c>
       <c r="G133">
         <v>5207447631629</v>
       </c>
       <c r="H133">
         <v>0.0</v>
       </c>
       <c r="I133">
         <v>0.0</v>
       </c>
       <c r="J133" t="s">
         <v>17</v>
       </c>
       <c r="K133" t="s">
         <v>268</v>
       </c>
       <c r="L133" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="134" spans="1:12">
       <c r="A134" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B134" t="s">
         <v>266</v>
       </c>
       <c r="C134" t="s">
         <v>13</v>
       </c>
       <c r="D134" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E134" t="s">
         <v>234</v>
       </c>
       <c r="F134" t="s">
         <v>31</v>
       </c>
       <c r="G134">
         <v>5207447632022</v>
       </c>
       <c r="H134">
         <v>0.0</v>
       </c>
       <c r="I134">
         <v>0.0</v>
       </c>
       <c r="J134" t="s">
         <v>21</v>
       </c>
       <c r="K134" t="s">
         <v>268</v>
       </c>
       <c r="L134" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="135" spans="1:12">
       <c r="A135" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B135" t="s">
         <v>266</v>
       </c>
       <c r="C135" t="s">
         <v>13</v>
       </c>
       <c r="D135" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E135" t="s">
         <v>234</v>
       </c>
       <c r="F135" t="s">
         <v>31</v>
       </c>
       <c r="G135">
         <v>5207447630004</v>
       </c>
       <c r="H135">
         <v>0.0</v>
       </c>
       <c r="I135">
         <v>0.0</v>
       </c>
       <c r="J135" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="K135" t="s">
         <v>268</v>
       </c>
       <c r="L135" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="136" spans="1:12">
       <c r="A136" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B136" t="s">
         <v>266</v>
       </c>
       <c r="C136" t="s">
         <v>13</v>
       </c>
       <c r="D136" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E136" t="s">
         <v>234</v>
       </c>
       <c r="F136" t="s">
         <v>31</v>
       </c>
       <c r="G136">
         <v>5207447638017</v>
       </c>
       <c r="H136">
         <v>0.0</v>
       </c>
       <c r="I136">
         <v>0.0</v>
       </c>
       <c r="J136" t="s">
         <v>40</v>
       </c>
       <c r="K136" t="s">
         <v>268</v>
       </c>
       <c r="L136" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="137" spans="1:12">
       <c r="A137" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B137" t="s">
         <v>266</v>
       </c>
       <c r="C137" t="s">
         <v>13</v>
       </c>
       <c r="D137" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E137" t="s">
         <v>234</v>
       </c>
       <c r="F137" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G137">
         <v>5207447631421</v>
       </c>
       <c r="H137">
         <v>0.0</v>
       </c>
       <c r="I137">
         <v>0.0</v>
       </c>
       <c r="J137" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="K137" t="s">
         <v>268</v>
       </c>
       <c r="L137" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="138" spans="1:12">
       <c r="A138" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B138" t="s">
         <v>266</v>
       </c>
       <c r="C138" t="s">
         <v>13</v>
       </c>
       <c r="D138" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E138" t="s">
         <v>234</v>
       </c>
       <c r="F138" t="s">
         <v>31</v>
       </c>
       <c r="G138">
         <v>5207447638024</v>
       </c>
       <c r="H138">
         <v>0.0</v>
       </c>
       <c r="I138">
         <v>0.0</v>
       </c>
       <c r="J138" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="K138" t="s">
         <v>268</v>
       </c>
       <c r="L138" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="139" spans="1:12">
       <c r="A139" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B139" t="s">
         <v>266</v>
       </c>
       <c r="C139" t="s">
         <v>13</v>
       </c>
       <c r="D139" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E139" t="s">
         <v>234</v>
       </c>
       <c r="F139" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G139">
         <v>5207447632435</v>
       </c>
       <c r="H139">
         <v>0.0</v>
       </c>
       <c r="I139">
         <v>0.0</v>
       </c>
       <c r="J139" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="K139" t="s">
         <v>268</v>
       </c>
       <c r="L139" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="140" spans="1:12">
       <c r="A140" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B140" t="s">
         <v>266</v>
       </c>
       <c r="C140" t="s">
         <v>13</v>
       </c>
       <c r="D140" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E140" t="s">
         <v>234</v>
       </c>
       <c r="F140" t="s">
         <v>16</v>
       </c>
       <c r="G140">
         <v>5207447634064</v>
       </c>
       <c r="H140">
         <v>0.0</v>
       </c>
       <c r="I140">
         <v>0.0</v>
       </c>
       <c r="J140" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="K140" t="s">
         <v>268</v>
       </c>
       <c r="L140" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="141" spans="1:12">
       <c r="A141" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B141" t="s">
         <v>253</v>
       </c>
       <c r="C141" t="s">
         <v>13</v>
       </c>
       <c r="D141" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E141" t="s">
         <v>234</v>
       </c>
       <c r="F141" t="s">
         <v>31</v>
       </c>
       <c r="G141">
         <v>5207447631216</v>
       </c>
       <c r="H141">
         <v>0.0</v>
       </c>
       <c r="I141">
         <v>0.0</v>
       </c>
       <c r="J141" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="K141" t="s">
         <v>253</v>
       </c>
       <c r="L141" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="142" spans="1:12">
       <c r="A142" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B142" t="s">
         <v>253</v>
       </c>
       <c r="C142" t="s">
         <v>13</v>
       </c>
       <c r="D142" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E142" t="s">
         <v>234</v>
       </c>
       <c r="F142" t="s">
         <v>31</v>
       </c>
       <c r="G142">
         <v>5207447631513</v>
       </c>
       <c r="H142">
         <v>0.0</v>
       </c>
       <c r="I142">
         <v>0.0</v>
       </c>
       <c r="J142" t="s">
         <v>255</v>
       </c>
       <c r="K142" t="s">
         <v>253</v>
       </c>
       <c r="L142" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="143" spans="1:12">
       <c r="A143" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B143" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C143" t="s">
         <v>13</v>
       </c>
       <c r="D143" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E143" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F143" t="s">
         <v>31</v>
       </c>
       <c r="G143">
         <v>5207447668014</v>
       </c>
       <c r="H143">
         <v>0.0</v>
       </c>
       <c r="I143">
         <v>0.0</v>
       </c>
       <c r="J143" t="s">
         <v>40</v>
       </c>
       <c r="K143" t="s">
         <v>268</v>
       </c>
       <c r="L143" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="144" spans="1:12">
       <c r="A144" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B144" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C144" t="s">
         <v>13</v>
       </c>
       <c r="D144" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E144" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F144" t="s">
         <v>31</v>
       </c>
       <c r="G144">
         <v>5207447661312</v>
       </c>
       <c r="H144">
         <v>0.0</v>
       </c>
       <c r="I144">
         <v>0.0</v>
       </c>
       <c r="J144" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K144" t="s">
         <v>268</v>
       </c>
       <c r="L144" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="145" spans="1:12">
       <c r="A145" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B145" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C145" t="s">
         <v>13</v>
       </c>
       <c r="D145" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E145" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F145" t="s">
         <v>16</v>
       </c>
       <c r="G145">
         <v>5207447665082</v>
       </c>
       <c r="H145">
         <v>0.0</v>
       </c>
       <c r="I145">
         <v>0.0</v>
       </c>
       <c r="J145" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="K145" t="s">
         <v>268</v>
       </c>
       <c r="L145" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="146" spans="1:12">
       <c r="A146" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B146" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C146" t="s">
         <v>13</v>
       </c>
       <c r="D146" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E146" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="F146" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G146">
         <v>5207447621538</v>
       </c>
       <c r="H146">
         <v>0.0</v>
       </c>
       <c r="I146">
         <v>0.0</v>
       </c>
       <c r="J146" t="s">
         <v>255</v>
       </c>
       <c r="K146" t="s">
         <v>253</v>
       </c>
       <c r="L146" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="147" spans="1:12">
       <c r="A147" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B147" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C147" t="s">
         <v>13</v>
       </c>
       <c r="D147" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E147" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="F147" t="s">
         <v>31</v>
       </c>
       <c r="G147">
         <v>5207447621033</v>
       </c>
       <c r="H147">
         <v>0.0</v>
       </c>
       <c r="I147">
         <v>0.0</v>
       </c>
       <c r="J147" t="s">
         <v>258</v>
       </c>
       <c r="K147" t="s">
         <v>253</v>
       </c>
       <c r="L147" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="148" spans="1:12">
       <c r="A148" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B148" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C148" t="s">
         <v>13</v>
       </c>
       <c r="D148" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E148" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="F148" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G148">
         <v>5207447671625</v>
       </c>
       <c r="H148">
         <v>0.0</v>
       </c>
       <c r="I148">
         <v>0.0</v>
       </c>
       <c r="J148" t="s">
         <v>17</v>
       </c>
       <c r="K148" t="s">
         <v>268</v>
       </c>
       <c r="L148" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="149" spans="1:12">
       <c r="A149" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B149" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C149" t="s">
         <v>13</v>
       </c>
       <c r="D149" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E149" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="F149" t="s">
         <v>31</v>
       </c>
       <c r="G149">
         <v>5207447672028</v>
       </c>
       <c r="H149">
         <v>0.0</v>
       </c>
       <c r="I149">
         <v>0.0</v>
       </c>
       <c r="J149" t="s">
         <v>21</v>
       </c>
       <c r="K149" t="s">
         <v>268</v>
       </c>
       <c r="L149" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="150" spans="1:12">
       <c r="A150" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B150" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C150" t="s">
         <v>13</v>
       </c>
       <c r="D150" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E150" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="F150" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G150">
         <v>5207447678013</v>
       </c>
       <c r="H150">
         <v>0.0</v>
       </c>
       <c r="I150">
         <v>0.0</v>
       </c>
       <c r="J150" t="s">
         <v>40</v>
       </c>
       <c r="K150" t="s">
         <v>268</v>
       </c>
       <c r="L150" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="151" spans="1:12">
       <c r="A151" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B151" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C151" t="s">
         <v>13</v>
       </c>
       <c r="D151" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E151" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="F151" t="s">
         <v>16</v>
       </c>
       <c r="G151">
         <v>5207447671212</v>
       </c>
       <c r="H151">
         <v>0.0</v>
       </c>
       <c r="I151">
         <v>0.0</v>
       </c>
       <c r="J151" t="s">
         <v>275</v>
       </c>
       <c r="K151" t="s">
         <v>268</v>
       </c>
       <c r="L151" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="152" spans="1:12">
       <c r="A152" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B152" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C152" t="s">
         <v>232</v>
       </c>
       <c r="D152" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="E152" t="s">
         <v>234</v>
       </c>
       <c r="F152" t="s">
         <v>16</v>
       </c>
       <c r="G152">
         <v>5207447033010</v>
       </c>
       <c r="H152">
         <v>0.0</v>
       </c>
       <c r="I152">
         <v>0.0</v>
       </c>
       <c r="J152" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="K152" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="L152" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="153" spans="1:12">
       <c r="A153" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B153" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C153" t="s">
         <v>232</v>
       </c>
       <c r="D153" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E153" t="s">
         <v>242</v>
       </c>
       <c r="F153" t="s">
         <v>16</v>
       </c>
       <c r="G153">
         <v>5207447033003</v>
       </c>
       <c r="H153">
         <v>0.0</v>
       </c>
       <c r="I153">
         <v>0.0</v>
       </c>
       <c r="J153" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="K153" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="L153" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="154" spans="1:12">
       <c r="A154" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B154" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C154" t="s">
         <v>232</v>
       </c>
       <c r="D154" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E154" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F154" t="s">
         <v>31</v>
       </c>
       <c r="G154">
         <v>5207447033027</v>
       </c>
       <c r="H154">
         <v>0.0</v>
       </c>
       <c r="I154">
         <v>0.0</v>
       </c>
       <c r="J154" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="K154" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="L154" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="155" spans="1:12">
       <c r="A155" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B155" t="s">
         <v>60</v>
       </c>
       <c r="C155" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D155" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E155" t="s">
         <v>60</v>
       </c>
       <c r="F155" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G155">
         <v>5207447041619</v>
       </c>
       <c r="H155">
         <v>0.0</v>
       </c>
       <c r="I155">
         <v>0.0</v>
       </c>
       <c r="J155" t="s">
         <v>17</v>
       </c>
       <c r="K155" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="L155" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="156" spans="1:12">
       <c r="A156" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B156" t="s">
         <v>60</v>
       </c>
       <c r="C156" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D156" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E156" t="s">
         <v>60</v>
       </c>
       <c r="F156" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G156">
         <v>5207447041213</v>
       </c>
       <c r="H156">
         <v>0.0</v>
       </c>
       <c r="I156">
         <v>0.0</v>
       </c>
       <c r="J156" t="s">
         <v>24</v>
       </c>
       <c r="K156" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="L156" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="157" spans="1:12">
       <c r="A157" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B157" t="s">
         <v>60</v>
       </c>
       <c r="C157" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D157" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E157" t="s">
         <v>60</v>
       </c>
       <c r="F157" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G157">
         <v>5207447047017</v>
       </c>
       <c r="H157">
         <v>0.0</v>
       </c>
       <c r="I157">
         <v>0.0</v>
       </c>
       <c r="J157" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="K157" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="L157" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="158" spans="1:12">
       <c r="A158" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B158" t="s">
         <v>60</v>
       </c>
       <c r="C158" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D158" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E158" t="s">
         <v>60</v>
       </c>
       <c r="F158" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G158">
         <v>5207447047314</v>
       </c>
       <c r="H158">
         <v>0.0</v>
       </c>
       <c r="I158">
         <v>0.0</v>
       </c>
       <c r="J158" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="K158" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="L158" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
     </row>
     <row r="159" spans="1:12">
       <c r="A159" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B159" t="s">
         <v>60</v>
       </c>
       <c r="C159" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D159" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E159" t="s">
         <v>60</v>
       </c>
       <c r="F159" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G159">
         <v>5207447040018</v>
       </c>
       <c r="H159">
         <v>0.0</v>
       </c>
       <c r="I159">
         <v>0.0</v>
       </c>
       <c r="J159" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="K159" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="L159" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="160" spans="1:12">
       <c r="A160" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B160" t="s">
         <v>28</v>
       </c>
       <c r="C160" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D160" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E160" t="s">
         <v>28</v>
       </c>
       <c r="F160" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G160">
         <v>5207447041626</v>
       </c>
       <c r="H160">
         <v>0.0</v>
       </c>
       <c r="I160">
         <v>0.0</v>
       </c>
       <c r="J160" t="s">
         <v>17</v>
       </c>
       <c r="K160" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="L160" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="161" spans="1:12">
       <c r="A161" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="B161" t="s">
         <v>28</v>
       </c>
       <c r="C161" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D161" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E161" t="s">
         <v>28</v>
       </c>
       <c r="F161" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G161">
         <v>5207447041220</v>
       </c>
       <c r="H161">
         <v>0.0</v>
       </c>
       <c r="I161">
         <v>0.0</v>
       </c>
       <c r="J161" t="s">
         <v>24</v>
       </c>
       <c r="K161" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="L161" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="162" spans="1:12">
       <c r="A162" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B162" t="s">
         <v>28</v>
       </c>
       <c r="C162" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D162" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E162" t="s">
         <v>28</v>
       </c>
       <c r="F162" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G162">
         <v>5207447047024</v>
       </c>
       <c r="H162">
         <v>0.0</v>
       </c>
       <c r="I162">
         <v>0.0</v>
       </c>
       <c r="J162" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="K162" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="L162" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="163" spans="1:12">
       <c r="A163" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B163" t="s">
         <v>28</v>
       </c>
       <c r="C163" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D163" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E163" t="s">
         <v>28</v>
       </c>
       <c r="F163" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G163">
         <v>5207447047321</v>
       </c>
       <c r="H163">
         <v>0.0</v>
       </c>
       <c r="I163">
         <v>0.0</v>
       </c>
       <c r="J163" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="K163" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="L163" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="164" spans="1:12">
       <c r="A164" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B164" t="s">
         <v>28</v>
       </c>
       <c r="C164" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D164" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E164" t="s">
         <v>28</v>
       </c>
       <c r="F164" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G164">
         <v>5207447040025</v>
       </c>
       <c r="H164">
         <v>0.0</v>
       </c>
       <c r="I164">
         <v>0.0</v>
       </c>
       <c r="J164" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="K164" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="L164" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="165" spans="1:12">
       <c r="A165" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B165" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C165" t="s">
         <v>232</v>
       </c>
       <c r="D165" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E165" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F165" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G165">
         <v>5207447014545</v>
       </c>
       <c r="H165">
         <v>0.0</v>
       </c>
       <c r="I165">
         <v>0.0</v>
       </c>
       <c r="J165" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="K165" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="L165" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="166" spans="1:12">
       <c r="A166" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B166" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C166" t="s">
         <v>232</v>
       </c>
       <c r="D166" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E166" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F166" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G166">
         <v>5207447013043</v>
       </c>
       <c r="H166">
         <v>0.0</v>
       </c>
       <c r="I166">
         <v>0.0</v>
       </c>
       <c r="J166" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="K166" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="L166" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="167" spans="1:12">
       <c r="A167" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B167" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C167" t="s">
         <v>232</v>
       </c>
       <c r="D167" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="E167" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F167" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G167">
         <v>5207447015047</v>
       </c>
       <c r="H167">
         <v>0.0</v>
       </c>
       <c r="I167">
         <v>0.0</v>
       </c>
       <c r="J167" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="K167" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="L167" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="168" spans="1:12">
       <c r="A168" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B168" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C168" t="s">
         <v>232</v>
       </c>
       <c r="D168" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="E168" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F168" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G168">
         <v>5207447011346</v>
       </c>
       <c r="H168">
         <v>0.0</v>
       </c>
       <c r="I168">
         <v>0.0</v>
       </c>
       <c r="J168" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="K168" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="L168" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="169" spans="1:12">
       <c r="A169" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B169" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C169" t="s">
         <v>232</v>
       </c>
       <c r="D169" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="E169" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F169" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G169">
         <v>5207447011643</v>
       </c>
       <c r="H169">
         <v>0.0</v>
       </c>
       <c r="I169">
         <v>0.0</v>
       </c>
       <c r="J169" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="K169" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="L169" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="170" spans="1:12">
       <c r="A170" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B170" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C170" t="s">
         <v>232</v>
       </c>
       <c r="D170" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="E170" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F170" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G170">
         <v>5207447011841</v>
       </c>
       <c r="H170">
         <v>0.0</v>
       </c>
       <c r="I170">
         <v>0.0</v>
       </c>
       <c r="J170" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="K170" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="L170" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="171" spans="1:12">
       <c r="A171" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B171" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C171" t="s">
         <v>46</v>
       </c>
       <c r="D171" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E171" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F171" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G171">
         <v>5207447914012</v>
       </c>
       <c r="H171">
         <v>0.0</v>
       </c>
       <c r="I171">
         <v>0.0</v>
       </c>
       <c r="J171" t="s">
         <v>51</v>
       </c>
       <c r="K171" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="L171" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="172" spans="1:12">
       <c r="A172" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B172" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C172" t="s">
         <v>46</v>
       </c>
       <c r="D172" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E172" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F172" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G172">
         <v>5207447916016</v>
       </c>
       <c r="H172">
         <v>0.0</v>
       </c>
       <c r="I172">
         <v>0.0</v>
       </c>
       <c r="J172" t="s">
         <v>54</v>
       </c>
       <c r="K172" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="L172" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="173" spans="1:12">
       <c r="A173" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B173" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C173" t="s">
         <v>46</v>
       </c>
       <c r="D173" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="E173" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="F173" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G173">
         <v>5207447914029</v>
       </c>
       <c r="H173">
         <v>0.0</v>
       </c>
       <c r="I173">
         <v>0.0</v>
       </c>
       <c r="J173" t="s">
         <v>51</v>
       </c>
       <c r="K173" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="L173" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="174" spans="1:12">
       <c r="A174" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B174" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C174" t="s">
         <v>46</v>
       </c>
       <c r="D174" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="E174" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="F174" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G174">
         <v>5207447916023</v>
       </c>
       <c r="H174">
         <v>0.0</v>
       </c>
       <c r="I174">
         <v>0.0</v>
       </c>
       <c r="J174" t="s">
         <v>54</v>
       </c>
       <c r="K174" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="L174" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="175" spans="1:12">
       <c r="A175" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B175" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C175" t="s">
         <v>46</v>
       </c>
       <c r="D175" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E175" t="s">
         <v>192</v>
       </c>
       <c r="F175" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G175">
         <v>5207447904068</v>
       </c>
       <c r="H175">
         <v>0.0</v>
       </c>
       <c r="I175">
         <v>0.0</v>
       </c>
       <c r="J175" t="s">
         <v>51</v>
       </c>
       <c r="K175" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="L175" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="176" spans="1:12">
       <c r="A176" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B176" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C176" t="s">
         <v>46</v>
       </c>
       <c r="D176" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E176" t="s">
         <v>192</v>
       </c>
       <c r="F176" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G176">
         <v>5207447906093</v>
       </c>
       <c r="H176">
         <v>0.0</v>
       </c>
       <c r="I176">
         <v>0.0</v>
       </c>
       <c r="J176" t="s">
         <v>54</v>
       </c>
       <c r="K176" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="L176" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="177" spans="1:12">
       <c r="A177" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B177" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C177" t="s">
         <v>13</v>
       </c>
       <c r="D177" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E177" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F177" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G177">
         <v>5207447301621</v>
       </c>
       <c r="H177">
         <v>0.0</v>
       </c>
       <c r="I177">
         <v>0.0</v>
       </c>
       <c r="J177" t="s">
         <v>17</v>
       </c>
       <c r="K177" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="L177" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="178" spans="1:12">
       <c r="A178" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B178" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C178" t="s">
         <v>13</v>
       </c>
       <c r="D178" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E178" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F178" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G178">
         <v>5207447301218</v>
       </c>
       <c r="H178">
         <v>0.0</v>
       </c>
       <c r="I178">
         <v>0.0</v>
       </c>
       <c r="J178" t="s">
         <v>275</v>
       </c>
       <c r="K178" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="L178" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="179" spans="1:12">
       <c r="A179" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B179" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C179" t="s">
         <v>13</v>
       </c>
       <c r="D179" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E179" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F179" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G179">
         <v>5207447306541</v>
       </c>
       <c r="H179">
         <v>0.0</v>
       </c>
       <c r="I179">
         <v>0.0</v>
       </c>
       <c r="J179" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="K179" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="L179" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="180" spans="1:12">
       <c r="A180" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B180" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C180" t="s">
         <v>13</v>
       </c>
       <c r="D180" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E180" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F180" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G180">
         <v>5207447306596</v>
       </c>
       <c r="H180">
         <v>0.0</v>
       </c>
       <c r="I180">
         <v>0.0</v>
       </c>
       <c r="J180" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="K180" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="L180" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">