--- v3 (2026-07-17)
+++ v4 (2026-08-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="594">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="612">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Color</t>
   </si>
   <si>
     <t>Availability</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
@@ -206,74 +206,74 @@
   <si>
     <t>548-47</t>
   </si>
   <si>
     <t>100x150</t>
   </si>
   <si>
     <t>Ecuador Mat Anthracite Anthracite 100x150</t>
   </si>
   <si>
     <t>549-40</t>
   </si>
   <si>
     <t>Beige</t>
   </si>
   <si>
     <t>Χαλί Ecuador Mat με κωδικό Beige και χρώμα Beige.</t>
   </si>
   <si>
     <t>Ecuador Mat Beige Beige 120x180</t>
   </si>
   <si>
     <t>549-41</t>
   </si>
   <si>
+    <t>Μη διαθέσιμο (αναμένεται)</t>
+  </si>
+  <si>
     <t>Ecuador Mat Beige Beige 40x60 (10τμχ)</t>
   </si>
   <si>
     <t>549-46</t>
   </si>
   <si>
     <t>Ecuador Mat Beige Beige 60χ90 (10τμχ)</t>
   </si>
   <si>
     <t>549-47</t>
   </si>
   <si>
     <t>Ecuador Mat Beige Beige 100x150</t>
   </si>
   <si>
     <t>550-40</t>
   </si>
   <si>
     <t>Χαλί Ecuador Mat με κωδικό Grey και χρώμα Grey.</t>
   </si>
   <si>
-    <t>Μη διαθέσιμο (αναμένεται)</t>
-[...1 lines deleted...]
-  <si>
     <t>Ecuador Mat Grey Grey 120x180</t>
   </si>
   <si>
     <t>550-41</t>
   </si>
   <si>
     <t>Ecuador Mat Grey Grey 40x60 (10τμχ)</t>
   </si>
   <si>
     <t>550-46</t>
   </si>
   <si>
     <t>Ecuador Mat Grey Grey 60χ90 (10τμχ)</t>
   </si>
   <si>
     <t>550-47</t>
   </si>
   <si>
     <t>Ecuador Mat Grey Grey 100x150</t>
   </si>
   <si>
     <t>551-44</t>
   </si>
   <si>
     <t>Χαλί Art Mat με κωδικό 128093 και χρώμα 128093.</t>
@@ -806,95 +806,95 @@
   <si>
     <t>Round Jute Round Jute Grey Natural Φ 150</t>
   </si>
   <si>
     <t>580-57</t>
   </si>
   <si>
     <t>Φ 100</t>
   </si>
   <si>
     <t>Round Jute Round Jute Grey Natural Φ 100</t>
   </si>
   <si>
     <t>581-19</t>
   </si>
   <si>
     <t>Χαλί Round Jute με κωδικό Round Jute και χρώμα Chindi.</t>
   </si>
   <si>
     <t>Round Jute Round Jute Chindi Φ 150</t>
   </si>
   <si>
     <t>581-57</t>
   </si>
   <si>
+    <t>Περιορισμένη Διαθεσιμότητα</t>
+  </si>
+  <si>
     <t>Round Jute Round Jute Chindi Φ 100</t>
   </si>
   <si>
     <t>582-1</t>
   </si>
   <si>
     <t>Jute</t>
   </si>
   <si>
     <t>Χαλί Jute Rug με κωδικό Jute και χρώμα Grey Natural.</t>
   </si>
   <si>
     <t>Jute Rug</t>
   </si>
   <si>
     <t>Jute Rug Jute Grey Natural 160x230</t>
   </si>
   <si>
     <t>582-2</t>
   </si>
   <si>
     <t>Jute Rug Jute Grey Natural 200x290</t>
   </si>
   <si>
     <t>582-36</t>
   </si>
   <si>
     <t>Jute Rug Jute Grey Natural 80x150</t>
   </si>
   <si>
     <t>582-59</t>
   </si>
   <si>
     <t>120χ170</t>
   </si>
   <si>
     <t>Jute Rug Jute Grey Natural 120χ170</t>
   </si>
   <si>
     <t>582-81</t>
   </si>
   <si>
-    <t>Περιορισμένη Διαθεσιμότητα</t>
-[...1 lines deleted...]
-  <si>
     <t>240x340</t>
   </si>
   <si>
     <t>Jute Rug Jute Grey Natural 240x340</t>
   </si>
   <si>
     <t>583-1</t>
   </si>
   <si>
     <t>Χαλί Jute Rug με κωδικό Jute και χρώμα Chindi.</t>
   </si>
   <si>
     <t>Jute Rug Jute Chindi 160x230</t>
   </si>
   <si>
     <t>583-2</t>
   </si>
   <si>
     <t>Jute Rug Jute Chindi 200x290</t>
   </si>
   <si>
     <t>583-36</t>
   </si>
   <si>
     <t>5207447 658015</t>
@@ -1226,59 +1226,50 @@
   <si>
     <t>675-67</t>
   </si>
   <si>
     <t>Χαλί Μαξιλάρα rabbit floor με κωδικό Floor Pillow 70x70 και χρώμα Cream.</t>
   </si>
   <si>
     <t>Μαξιλάρα rabbit floor Floor Pillow 70x70 Cream 70X70 BOX (10TMX)</t>
   </si>
   <si>
     <t>676-68</t>
   </si>
   <si>
     <t>Floor Pillow 50x50</t>
   </si>
   <si>
     <t>Χαλί Μαξιλάρα rabbit floor με κωδικό Floor Pillow 50x50 και χρώμα Cream.</t>
   </si>
   <si>
     <t>50X50 floor BOX (10TMX)</t>
   </si>
   <si>
     <t>Μαξιλάρα rabbit floor Floor Pillow 50x50 Cream 50X50 floor BOX (10TMX)</t>
   </si>
   <si>
-    <t>677-68</t>
-[...7 lines deleted...]
-  <si>
     <t>678-68</t>
   </si>
   <si>
     <t>Χαλί Μαξιλάρα rabbit floor με κωδικό Floor Pillow 50x50 και χρώμα Ivory.</t>
   </si>
   <si>
     <t>Μαξιλάρα rabbit floor Floor Pillow 50x50 Ivory 50X50 floor BOX (10TMX)</t>
   </si>
   <si>
     <t>684-51</t>
   </si>
   <si>
     <t>Witch</t>
   </si>
   <si>
     <t>Χαλί Season Mat με κωδικό Witch και χρώμα Halloween.</t>
   </si>
   <si>
     <t>Halloween</t>
   </si>
   <si>
     <t>Season Mat Witch Halloween 40χ60 (20τμχ)</t>
   </si>
   <si>
     <t>686-41</t>
@@ -1712,132 +1703,195 @@
   <si>
     <t>760-71</t>
   </si>
   <si>
     <t>Ριχτάρι-κουβέρτα Rabbit Ριχτάρι-Κουβέρτα rabbit Dark Grey 180X280 BOX (6TMX)</t>
   </si>
   <si>
     <t>761-41</t>
   </si>
   <si>
     <t>3d mat</t>
   </si>
   <si>
     <t>Χαλί 3d Mat με κωδικό 3d mat και χρώμα Grey Black.</t>
   </si>
   <si>
     <t>Grey Black</t>
   </si>
   <si>
     <t>3d Mat</t>
   </si>
   <si>
     <t>3d Mat 3d mat Grey Black 40x60 (10τμχ)</t>
   </si>
   <si>
-    <t>761-46</t>
-[...2 lines deleted...]
-    <t>3d Mat 3d mat Grey Black 60χ90 (10τμχ)</t>
+    <t>761-43</t>
+  </si>
+  <si>
+    <t>3d Mat 3d mat Grey Black 60χ90 (5τμχ)</t>
   </si>
   <si>
     <t>762-41</t>
   </si>
   <si>
     <t>Χαλί 3d Mat με κωδικό 3d mat και χρώμα Red Black.</t>
   </si>
   <si>
     <t>Red Black</t>
   </si>
   <si>
     <t>3d Mat 3d mat Red Black 40x60 (10τμχ)</t>
   </si>
   <si>
-    <t>762-46</t>
-[...5 lines deleted...]
-    <t>763-41</t>
+    <t>762-43</t>
+  </si>
+  <si>
+    <t>3d Mat 3d mat Red Black 60χ90 (5τμχ)</t>
+  </si>
+  <si>
+    <t>763-46</t>
   </si>
   <si>
     <t>Spaghetti mat</t>
   </si>
   <si>
     <t>Χαλί Spaghetti Mat με κωδικό Spaghetti mat και χρώμα Black.</t>
   </si>
   <si>
     <t>Spaghetti Mat</t>
   </si>
   <si>
-    <t>Spaghetti Mat Spaghetti mat Black 40x60 (10τμχ)</t>
-[...4 lines deleted...]
-  <si>
     <t>Spaghetti Mat Spaghetti mat Black 60χ90 (10τμχ)</t>
   </si>
   <si>
+    <t>763-51</t>
+  </si>
+  <si>
+    <t>Spaghetti Mat Spaghetti mat Black 40χ60 (20τμχ)</t>
+  </si>
+  <si>
     <t>764-1</t>
   </si>
   <si>
     <t>Antislip net</t>
   </si>
   <si>
     <t>Χαλί Antislip net με κωδικό Antislip net και χρώμα White.</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>Antislip net Antislip net White 160x230</t>
   </si>
   <si>
     <t>764-59</t>
   </si>
   <si>
     <t>Antislip net Antislip net White 120χ170</t>
   </si>
   <si>
     <t>764-94</t>
   </si>
   <si>
     <t>65x140</t>
   </si>
   <si>
     <t>Antislip net Antislip net White 65x140</t>
   </si>
   <si>
     <t>764-95</t>
   </si>
   <si>
     <t>65χ190</t>
   </si>
   <si>
     <t>Antislip net Antislip net White 65χ190</t>
+  </si>
+  <si>
+    <t>766-27</t>
+  </si>
+  <si>
+    <t>Christmas Round Rug</t>
+  </si>
+  <si>
+    <t>Χαλί Christmas Rug με κωδικό Christmas Round Rug και χρώμα Christmas.</t>
+  </si>
+  <si>
+    <t>Φ130</t>
+  </si>
+  <si>
+    <t>Christmas Rug</t>
+  </si>
+  <si>
+    <t>Christmas Rug Christmas Round Rug Christmas Φ130</t>
+  </si>
+  <si>
+    <t>767-93</t>
+  </si>
+  <si>
+    <t>My kitchen</t>
+  </si>
+  <si>
+    <t>Χαλί Rubber Kitchen με κωδικό My kitchen και χρώμα My kitchen.</t>
+  </si>
+  <si>
+    <t>60x130</t>
+  </si>
+  <si>
+    <t>Rubber Kitchen</t>
+  </si>
+  <si>
+    <t>Rubber Kitchen My kitchen My kitchen 60x130</t>
+  </si>
+  <si>
+    <t>767-97</t>
+  </si>
+  <si>
+    <t>70x180</t>
+  </si>
+  <si>
+    <t>Rubber Kitchen My kitchen My kitchen 70x180</t>
+  </si>
+  <si>
+    <t>768-93</t>
+  </si>
+  <si>
+    <t>Leaf</t>
+  </si>
+  <si>
+    <t>Χαλί Rubber Kitchen με κωδικό Leaf και χρώμα Leaf.</t>
+  </si>
+  <si>
+    <t>Rubber Kitchen Leaf Leaf 60x130</t>
+  </si>
+  <si>
+    <t>768-97</t>
+  </si>
+  <si>
+    <t>Rubber Kitchen Leaf Leaf 70x180</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2141,51 +2195,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L180"/>
+  <dimension ref="A1:L184"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2736,273 +2790,273 @@
       </c>
       <c r="K15" t="s">
         <v>48</v>
       </c>
       <c r="L15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>60</v>
       </c>
       <c r="F16" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="G16">
         <v>5207447864027</v>
       </c>
       <c r="H16">
         <v>0.0</v>
       </c>
       <c r="I16">
         <v>0.0</v>
       </c>
       <c r="J16" t="s">
         <v>51</v>
       </c>
       <c r="K16" t="s">
         <v>48</v>
       </c>
       <c r="L16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17" t="s">
         <v>61</v>
       </c>
       <c r="E17" t="s">
         <v>60</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="G17">
         <v>5207447866021</v>
       </c>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17" t="s">
         <v>54</v>
       </c>
       <c r="K17" t="s">
         <v>48</v>
       </c>
       <c r="L17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>60</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18" t="s">
         <v>61</v>
       </c>
       <c r="E18" t="s">
         <v>60</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
       <c r="G18">
         <v>5207447861026</v>
       </c>
       <c r="H18">
         <v>0.0</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18" t="s">
         <v>57</v>
       </c>
       <c r="K18" t="s">
         <v>48</v>
       </c>
       <c r="L18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>28</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>28</v>
       </c>
       <c r="F19" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G19">
         <v>5207447861231</v>
       </c>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19" t="s">
         <v>24</v>
       </c>
       <c r="K19" t="s">
         <v>48</v>
       </c>
       <c r="L19" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>28</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E20" t="s">
         <v>28</v>
       </c>
       <c r="F20" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G20">
         <v>5207447864034</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20" t="s">
         <v>51</v>
       </c>
       <c r="K20" t="s">
         <v>48</v>
       </c>
       <c r="L20" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>28</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E21" t="s">
         <v>28</v>
       </c>
       <c r="F21" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G21">
         <v>5207447866038</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21" t="s">
         <v>54</v>
       </c>
       <c r="K21" t="s">
         <v>48</v>
       </c>
       <c r="L21" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>28</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" t="s">
         <v>28</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22">
         <v>5207447861033</v>
       </c>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22" t="s">
         <v>57</v>
       </c>
       <c r="K22" t="s">
         <v>48</v>
       </c>
       <c r="L22" t="s">
         <v>78</v>
       </c>
@@ -3610,51 +3664,51 @@
       </c>
       <c r="K38" t="s">
         <v>123</v>
       </c>
       <c r="L38" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" t="s">
         <v>138</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>46</v>
       </c>
       <c r="D39" t="s">
         <v>139</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G39">
         <v>5207447944019</v>
       </c>
       <c r="H39">
         <v>0.0</v>
       </c>
       <c r="I39">
         <v>0.0</v>
       </c>
       <c r="J39" t="s">
         <v>51</v>
       </c>
       <c r="K39" t="s">
         <v>140</v>
       </c>
       <c r="L39" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" t="s">
         <v>142</v>
       </c>
       <c r="B40" t="s">
@@ -3724,165 +3778,165 @@
       </c>
       <c r="K41" t="s">
         <v>140</v>
       </c>
       <c r="L41" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" t="s">
         <v>147</v>
       </c>
       <c r="B42" t="s">
         <v>148</v>
       </c>
       <c r="C42" t="s">
         <v>46</v>
       </c>
       <c r="D42" t="s">
         <v>149</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G42">
         <v>5207447944057</v>
       </c>
       <c r="H42">
         <v>0.0</v>
       </c>
       <c r="I42">
         <v>0.0</v>
       </c>
       <c r="J42" t="s">
         <v>150</v>
       </c>
       <c r="K42" t="s">
         <v>140</v>
       </c>
       <c r="L42" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="43" spans="1:12">
       <c r="A43" t="s">
         <v>152</v>
       </c>
       <c r="B43" t="s">
         <v>148</v>
       </c>
       <c r="C43" t="s">
         <v>46</v>
       </c>
       <c r="D43" t="s">
         <v>153</v>
       </c>
       <c r="E43" t="s">
         <v>28</v>
       </c>
       <c r="F43" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G43" t="s">
         <v>154</v>
       </c>
       <c r="H43">
         <v>0.0</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43" t="s">
         <v>150</v>
       </c>
       <c r="K43" t="s">
         <v>140</v>
       </c>
       <c r="L43" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" t="s">
         <v>156</v>
       </c>
       <c r="B44" t="s">
         <v>28</v>
       </c>
       <c r="C44" t="s">
         <v>46</v>
       </c>
       <c r="D44" t="s">
         <v>157</v>
       </c>
       <c r="E44" t="s">
         <v>28</v>
       </c>
       <c r="F44" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G44">
         <v>5207447944026</v>
       </c>
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44" t="s">
         <v>51</v>
       </c>
       <c r="K44" t="s">
         <v>140</v>
       </c>
       <c r="L44" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" t="s">
         <v>159</v>
       </c>
       <c r="B45" t="s">
         <v>28</v>
       </c>
       <c r="C45" t="s">
         <v>46</v>
       </c>
       <c r="D45" t="s">
         <v>157</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
       <c r="F45" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G45">
         <v>5207447946020</v>
       </c>
       <c r="H45">
         <v>0.0</v>
       </c>
       <c r="I45">
         <v>0.0</v>
       </c>
       <c r="J45" t="s">
         <v>106</v>
       </c>
       <c r="K45" t="s">
         <v>140</v>
       </c>
       <c r="L45" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" t="s">
         <v>161</v>
       </c>
       <c r="B46">
@@ -3952,51 +4006,51 @@
       </c>
       <c r="K47" t="s">
         <v>164</v>
       </c>
       <c r="L47" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" t="s">
         <v>170</v>
       </c>
       <c r="B48">
         <v>1854</v>
       </c>
       <c r="C48" t="s">
         <v>46</v>
       </c>
       <c r="D48" t="s">
         <v>167</v>
       </c>
       <c r="E48" t="s">
         <v>168</v>
       </c>
       <c r="F48" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="G48">
         <v>5207447964529</v>
       </c>
       <c r="H48">
         <v>0.0</v>
       </c>
       <c r="I48">
         <v>0.0</v>
       </c>
       <c r="J48" t="s">
         <v>171</v>
       </c>
       <c r="K48" t="s">
         <v>164</v>
       </c>
       <c r="L48" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49" t="s">
         <v>173</v>
       </c>
       <c r="B49">
@@ -4104,51 +4158,51 @@
       </c>
       <c r="K51" t="s">
         <v>164</v>
       </c>
       <c r="L51" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" t="s">
         <v>183</v>
       </c>
       <c r="B52" t="s">
         <v>184</v>
       </c>
       <c r="C52" t="s">
         <v>46</v>
       </c>
       <c r="D52" t="s">
         <v>185</v>
       </c>
       <c r="E52" t="s">
         <v>186</v>
       </c>
       <c r="F52" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G52">
         <v>5207447884018</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52" t="s">
         <v>187</v>
       </c>
       <c r="K52" t="s">
         <v>184</v>
       </c>
       <c r="L52" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="53" spans="1:12">
       <c r="A53" t="s">
         <v>189</v>
       </c>
       <c r="B53" t="s">
@@ -4218,241 +4272,241 @@
       </c>
       <c r="K54" t="s">
         <v>193</v>
       </c>
       <c r="L54" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" t="s">
         <v>198</v>
       </c>
       <c r="B55" t="s">
         <v>190</v>
       </c>
       <c r="C55" t="s">
         <v>46</v>
       </c>
       <c r="D55" t="s">
         <v>191</v>
       </c>
       <c r="E55" t="s">
         <v>192</v>
       </c>
       <c r="F55" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G55">
         <v>5207447988013</v>
       </c>
       <c r="H55">
         <v>0.0</v>
       </c>
       <c r="I55">
         <v>0.0</v>
       </c>
       <c r="J55" t="s">
         <v>199</v>
       </c>
       <c r="K55" t="s">
         <v>193</v>
       </c>
       <c r="L55" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" t="s">
         <v>201</v>
       </c>
       <c r="B56" t="s">
         <v>202</v>
       </c>
       <c r="C56" t="s">
         <v>46</v>
       </c>
       <c r="D56" t="s">
         <v>203</v>
       </c>
       <c r="E56" t="s">
         <v>60</v>
       </c>
       <c r="F56" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G56">
         <v>5207447874040</v>
       </c>
       <c r="H56">
         <v>0.0</v>
       </c>
       <c r="I56">
         <v>0.0</v>
       </c>
       <c r="J56" t="s">
         <v>150</v>
       </c>
       <c r="K56" t="s">
         <v>204</v>
       </c>
       <c r="L56" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" t="s">
         <v>206</v>
       </c>
       <c r="B57" t="s">
         <v>207</v>
       </c>
       <c r="C57" t="s">
         <v>46</v>
       </c>
       <c r="D57" t="s">
         <v>208</v>
       </c>
       <c r="E57" t="s">
         <v>60</v>
       </c>
       <c r="F57" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="G57">
         <v>5207447874019</v>
       </c>
       <c r="H57">
         <v>0.0</v>
       </c>
       <c r="I57">
         <v>0.0</v>
       </c>
       <c r="J57" t="s">
         <v>51</v>
       </c>
       <c r="K57" t="s">
         <v>204</v>
       </c>
       <c r="L57" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" t="s">
         <v>210</v>
       </c>
       <c r="B58" t="s">
         <v>207</v>
       </c>
       <c r="C58" t="s">
         <v>46</v>
       </c>
       <c r="D58" t="s">
         <v>208</v>
       </c>
       <c r="E58" t="s">
         <v>60</v>
       </c>
       <c r="F58" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="G58">
         <v>5207447876013</v>
       </c>
       <c r="H58">
         <v>0.0</v>
       </c>
       <c r="I58">
         <v>0.0</v>
       </c>
       <c r="J58" t="s">
         <v>54</v>
       </c>
       <c r="K58" t="s">
         <v>204</v>
       </c>
       <c r="L58" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" t="s">
         <v>212</v>
       </c>
       <c r="B59" t="s">
         <v>207</v>
       </c>
       <c r="C59" t="s">
         <v>46</v>
       </c>
       <c r="D59" t="s">
         <v>208</v>
       </c>
       <c r="E59" t="s">
         <v>60</v>
       </c>
       <c r="F59" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="G59">
         <v>5207447874514</v>
       </c>
       <c r="H59">
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59" t="s">
         <v>171</v>
       </c>
       <c r="K59" t="s">
         <v>204</v>
       </c>
       <c r="L59" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" t="s">
         <v>214</v>
       </c>
       <c r="B60" t="s">
         <v>215</v>
       </c>
       <c r="C60" t="s">
         <v>46</v>
       </c>
       <c r="D60" t="s">
         <v>216</v>
       </c>
       <c r="E60" t="s">
         <v>192</v>
       </c>
       <c r="F60" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G60">
         <v>5207447874026</v>
       </c>
       <c r="H60">
         <v>0.0</v>
       </c>
       <c r="I60">
         <v>0.0</v>
       </c>
       <c r="J60" t="s">
         <v>51</v>
       </c>
       <c r="K60" t="s">
         <v>204</v>
       </c>
       <c r="L60" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" t="s">
         <v>218</v>
       </c>
       <c r="B61" t="s">
@@ -4598,51 +4652,51 @@
       </c>
       <c r="K64" t="s">
         <v>204</v>
       </c>
       <c r="L64" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="65" spans="1:12">
       <c r="A65" t="s">
         <v>228</v>
       </c>
       <c r="B65" t="s">
         <v>223</v>
       </c>
       <c r="C65" t="s">
         <v>46</v>
       </c>
       <c r="D65" t="s">
         <v>224</v>
       </c>
       <c r="E65" t="s">
         <v>60</v>
       </c>
       <c r="F65" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G65">
         <v>5207447874538</v>
       </c>
       <c r="H65">
         <v>0.0</v>
       </c>
       <c r="I65">
         <v>0.0</v>
       </c>
       <c r="J65" t="s">
         <v>171</v>
       </c>
       <c r="K65" t="s">
         <v>204</v>
       </c>
       <c r="L65" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="66" spans="1:12">
       <c r="A66" t="s">
         <v>230</v>
       </c>
       <c r="B66" t="s">
@@ -4978,408 +5032,408 @@
       </c>
       <c r="K74" t="s">
         <v>253</v>
       </c>
       <c r="L74" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="75" spans="1:12">
       <c r="A75" t="s">
         <v>263</v>
       </c>
       <c r="B75" t="s">
         <v>253</v>
       </c>
       <c r="C75" t="s">
         <v>13</v>
       </c>
       <c r="D75" t="s">
         <v>261</v>
       </c>
       <c r="E75" t="s">
         <v>248</v>
       </c>
       <c r="F75" t="s">
-        <v>31</v>
+        <v>264</v>
       </c>
       <c r="G75">
         <v>5207447621026</v>
       </c>
       <c r="H75">
         <v>0.0</v>
       </c>
       <c r="I75">
         <v>0.0</v>
       </c>
       <c r="J75" t="s">
         <v>258</v>
       </c>
       <c r="K75" t="s">
         <v>253</v>
       </c>
       <c r="L75" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="76" spans="1:12">
       <c r="A76" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B76" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C76" t="s">
         <v>13</v>
       </c>
       <c r="D76" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E76" t="s">
         <v>242</v>
       </c>
       <c r="F76" t="s">
         <v>31</v>
       </c>
       <c r="G76">
         <v>5207447641628</v>
       </c>
       <c r="H76">
         <v>0.0</v>
       </c>
       <c r="I76">
         <v>0.0</v>
       </c>
       <c r="J76" t="s">
         <v>17</v>
       </c>
       <c r="K76" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L76" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="77" spans="1:12">
       <c r="A77" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B77" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C77" t="s">
         <v>13</v>
       </c>
       <c r="D77" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E77" t="s">
         <v>242</v>
       </c>
       <c r="F77" t="s">
         <v>31</v>
       </c>
       <c r="G77">
         <v>5207447642021</v>
       </c>
       <c r="H77">
         <v>0.0</v>
       </c>
       <c r="I77">
         <v>0.0</v>
       </c>
       <c r="J77" t="s">
         <v>21</v>
       </c>
       <c r="K77" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L77" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="78" spans="1:12">
       <c r="A78" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B78" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C78" t="s">
         <v>13</v>
       </c>
       <c r="D78" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E78" t="s">
         <v>242</v>
       </c>
       <c r="F78" t="s">
         <v>31</v>
       </c>
       <c r="G78">
         <v>5207447648016</v>
       </c>
       <c r="H78">
         <v>0.0</v>
       </c>
       <c r="I78">
         <v>0.0</v>
       </c>
       <c r="J78" t="s">
         <v>40</v>
       </c>
       <c r="K78" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L78" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="79" spans="1:12">
       <c r="A79" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B79" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C79" t="s">
         <v>13</v>
       </c>
       <c r="D79" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E79" t="s">
         <v>242</v>
       </c>
       <c r="F79" t="s">
         <v>16</v>
       </c>
       <c r="G79">
         <v>5207447641215</v>
       </c>
       <c r="H79">
         <v>0.0</v>
       </c>
       <c r="I79">
         <v>0.0</v>
       </c>
       <c r="J79" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="K79" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L79" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="80" spans="1:12">
       <c r="A80" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B80" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C80" t="s">
         <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E80" t="s">
         <v>242</v>
       </c>
       <c r="F80" t="s">
-        <v>278</v>
+        <v>31</v>
       </c>
       <c r="G80">
         <v>5207447642434</v>
       </c>
       <c r="H80">
         <v>0.0</v>
       </c>
       <c r="I80">
         <v>0.0</v>
       </c>
       <c r="J80" t="s">
         <v>279</v>
       </c>
       <c r="K80" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L80" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="81" spans="1:12">
       <c r="A81" t="s">
         <v>281</v>
       </c>
       <c r="B81" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C81" t="s">
         <v>13</v>
       </c>
       <c r="D81" t="s">
         <v>282</v>
       </c>
       <c r="E81" t="s">
         <v>248</v>
       </c>
       <c r="F81" t="s">
         <v>16</v>
       </c>
       <c r="G81">
         <v>5207447651627</v>
       </c>
       <c r="H81">
         <v>0.0</v>
       </c>
       <c r="I81">
         <v>0.0</v>
       </c>
       <c r="J81" t="s">
         <v>17</v>
       </c>
       <c r="K81" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L81" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="82" spans="1:12">
       <c r="A82" t="s">
         <v>284</v>
       </c>
       <c r="B82" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C82" t="s">
         <v>13</v>
       </c>
       <c r="D82" t="s">
         <v>282</v>
       </c>
       <c r="E82" t="s">
         <v>248</v>
       </c>
       <c r="F82" t="s">
         <v>31</v>
       </c>
       <c r="G82">
         <v>5207447652020</v>
       </c>
       <c r="H82">
         <v>0.0</v>
       </c>
       <c r="I82">
         <v>0.0</v>
       </c>
       <c r="J82" t="s">
         <v>21</v>
       </c>
       <c r="K82" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L82" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="83" spans="1:12">
       <c r="A83" t="s">
         <v>286</v>
       </c>
       <c r="B83" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C83" t="s">
         <v>13</v>
       </c>
       <c r="D83" t="s">
         <v>282</v>
       </c>
       <c r="E83" t="s">
         <v>248</v>
       </c>
       <c r="F83" t="s">
         <v>31</v>
       </c>
       <c r="G83" t="s">
         <v>287</v>
       </c>
       <c r="H83">
         <v>0.0</v>
       </c>
       <c r="I83">
         <v>0.0</v>
       </c>
       <c r="J83" t="s">
         <v>40</v>
       </c>
       <c r="K83" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L83" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="84" spans="1:12">
       <c r="A84" t="s">
         <v>289</v>
       </c>
       <c r="B84" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C84" t="s">
         <v>13</v>
       </c>
       <c r="D84" t="s">
         <v>282</v>
       </c>
       <c r="E84" t="s">
         <v>248</v>
       </c>
       <c r="F84" t="s">
         <v>16</v>
       </c>
       <c r="G84">
         <v>5207447651214</v>
       </c>
       <c r="H84">
         <v>0.0</v>
       </c>
       <c r="I84">
         <v>0.0</v>
       </c>
       <c r="J84" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="K84" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L84" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="85" spans="1:12">
       <c r="A85" t="s">
         <v>291</v>
       </c>
       <c r="B85" t="s">
         <v>60</v>
       </c>
       <c r="C85" t="s">
         <v>292</v>
       </c>
       <c r="D85" t="s">
         <v>293</v>
       </c>
       <c r="E85" t="s">
         <v>60</v>
       </c>
       <c r="F85" t="s">
         <v>16</v>
       </c>
       <c r="G85">
@@ -5510,89 +5564,89 @@
       </c>
       <c r="K88" t="s">
         <v>294</v>
       </c>
       <c r="L88" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="89" spans="1:12">
       <c r="A89" t="s">
         <v>304</v>
       </c>
       <c r="B89" t="s">
         <v>60</v>
       </c>
       <c r="C89" t="s">
         <v>292</v>
       </c>
       <c r="D89" t="s">
         <v>293</v>
       </c>
       <c r="E89" t="s">
         <v>60</v>
       </c>
       <c r="F89" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G89">
         <v>5207447028313</v>
       </c>
       <c r="H89">
         <v>0.0</v>
       </c>
       <c r="I89">
         <v>0.0</v>
       </c>
       <c r="J89" t="s">
         <v>305</v>
       </c>
       <c r="K89" t="s">
         <v>294</v>
       </c>
       <c r="L89" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="90" spans="1:12">
       <c r="A90" t="s">
         <v>307</v>
       </c>
       <c r="B90" t="s">
         <v>60</v>
       </c>
       <c r="C90" t="s">
         <v>292</v>
       </c>
       <c r="D90" t="s">
         <v>293</v>
       </c>
       <c r="E90" t="s">
         <v>60</v>
       </c>
       <c r="F90" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G90">
         <v>5207447028016</v>
       </c>
       <c r="H90">
         <v>0.0</v>
       </c>
       <c r="I90">
         <v>0.0</v>
       </c>
       <c r="J90" t="s">
         <v>40</v>
       </c>
       <c r="K90" t="s">
         <v>294</v>
       </c>
       <c r="L90" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="91" spans="1:12">
       <c r="A91" t="s">
         <v>309</v>
       </c>
       <c r="B91" t="s">
@@ -5776,51 +5830,51 @@
       </c>
       <c r="K95" t="s">
         <v>294</v>
       </c>
       <c r="L95" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="96" spans="1:12">
       <c r="A96" t="s">
         <v>321</v>
       </c>
       <c r="B96" t="s">
         <v>310</v>
       </c>
       <c r="C96" t="s">
         <v>292</v>
       </c>
       <c r="D96" t="s">
         <v>311</v>
       </c>
       <c r="E96" t="s">
         <v>310</v>
       </c>
       <c r="F96" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G96">
         <v>5207447028023</v>
       </c>
       <c r="H96">
         <v>0.0</v>
       </c>
       <c r="I96">
         <v>0.0</v>
       </c>
       <c r="J96" t="s">
         <v>40</v>
       </c>
       <c r="K96" t="s">
         <v>294</v>
       </c>
       <c r="L96" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="97" spans="1:12">
       <c r="A97" t="s">
         <v>323</v>
       </c>
       <c r="B97" t="s">
@@ -6042,393 +6096,393 @@
       </c>
       <c r="K102" t="s">
         <v>294</v>
       </c>
       <c r="L102" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="103" spans="1:12">
       <c r="A103" t="s">
         <v>338</v>
       </c>
       <c r="B103" t="s">
         <v>339</v>
       </c>
       <c r="C103" t="s">
         <v>232</v>
       </c>
       <c r="D103" t="s">
         <v>340</v>
       </c>
       <c r="E103" t="s">
         <v>341</v>
       </c>
       <c r="F103" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G103">
         <v>5207447011322</v>
       </c>
       <c r="H103">
-        <v>0.0</v>
+        <v>13.5</v>
       </c>
       <c r="I103">
-        <v>0.0</v>
+        <v>29.9</v>
       </c>
       <c r="J103" t="s">
         <v>342</v>
       </c>
       <c r="K103" t="s">
         <v>343</v>
       </c>
       <c r="L103" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="104" spans="1:12">
       <c r="A104" t="s">
         <v>345</v>
       </c>
       <c r="B104" t="s">
         <v>339</v>
       </c>
       <c r="C104" t="s">
         <v>232</v>
       </c>
       <c r="D104" t="s">
         <v>340</v>
       </c>
       <c r="E104" t="s">
         <v>341</v>
       </c>
       <c r="F104" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G104">
         <v>5207447011629</v>
       </c>
       <c r="H104">
-        <v>0.0</v>
+        <v>19.9</v>
       </c>
       <c r="I104">
-        <v>0.0</v>
+        <v>45.9</v>
       </c>
       <c r="J104" t="s">
         <v>346</v>
       </c>
       <c r="K104" t="s">
         <v>343</v>
       </c>
       <c r="L104" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="105" spans="1:12">
       <c r="A105" t="s">
         <v>348</v>
       </c>
       <c r="B105" t="s">
         <v>339</v>
       </c>
       <c r="C105" t="s">
         <v>232</v>
       </c>
       <c r="D105" t="s">
         <v>340</v>
       </c>
       <c r="E105" t="s">
         <v>341</v>
       </c>
       <c r="F105" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G105">
         <v>5207447011827</v>
       </c>
       <c r="H105">
-        <v>0.0</v>
+        <v>25.5</v>
       </c>
       <c r="I105">
-        <v>0.0</v>
+        <v>59.9</v>
       </c>
       <c r="J105" t="s">
         <v>349</v>
       </c>
       <c r="K105" t="s">
         <v>343</v>
       </c>
       <c r="L105" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="106" spans="1:12">
       <c r="A106" t="s">
         <v>351</v>
       </c>
       <c r="B106" t="s">
         <v>339</v>
       </c>
       <c r="C106" t="s">
         <v>232</v>
       </c>
       <c r="D106" t="s">
         <v>352</v>
       </c>
       <c r="E106" t="s">
         <v>353</v>
       </c>
       <c r="F106" t="s">
         <v>16</v>
       </c>
       <c r="G106">
         <v>5207447011315</v>
       </c>
       <c r="H106">
-        <v>0.0</v>
+        <v>13.5</v>
       </c>
       <c r="I106">
-        <v>0.0</v>
+        <v>29.9</v>
       </c>
       <c r="J106" t="s">
         <v>342</v>
       </c>
       <c r="K106" t="s">
         <v>343</v>
       </c>
       <c r="L106" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="107" spans="1:12">
       <c r="A107" t="s">
         <v>355</v>
       </c>
       <c r="B107" t="s">
         <v>339</v>
       </c>
       <c r="C107" t="s">
         <v>232</v>
       </c>
       <c r="D107" t="s">
         <v>352</v>
       </c>
       <c r="E107" t="s">
         <v>353</v>
       </c>
       <c r="F107" t="s">
         <v>16</v>
       </c>
       <c r="G107">
         <v>5207447011612</v>
       </c>
       <c r="H107">
-        <v>0.0</v>
+        <v>19.9</v>
       </c>
       <c r="I107">
-        <v>0.0</v>
+        <v>45.9</v>
       </c>
       <c r="J107" t="s">
         <v>346</v>
       </c>
       <c r="K107" t="s">
         <v>343</v>
       </c>
       <c r="L107" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="108" spans="1:12">
       <c r="A108" t="s">
         <v>357</v>
       </c>
       <c r="B108" t="s">
         <v>339</v>
       </c>
       <c r="C108" t="s">
         <v>232</v>
       </c>
       <c r="D108" t="s">
         <v>352</v>
       </c>
       <c r="E108" t="s">
         <v>353</v>
       </c>
       <c r="F108" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G108">
         <v>5207447011810</v>
       </c>
       <c r="H108">
-        <v>0.0</v>
+        <v>25.5</v>
       </c>
       <c r="I108">
-        <v>0.0</v>
+        <v>59.9</v>
       </c>
       <c r="J108" t="s">
         <v>349</v>
       </c>
       <c r="K108" t="s">
         <v>343</v>
       </c>
       <c r="L108" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="109" spans="1:12">
       <c r="A109" t="s">
         <v>359</v>
       </c>
       <c r="B109" t="s">
         <v>339</v>
       </c>
       <c r="C109" t="s">
         <v>232</v>
       </c>
       <c r="D109" t="s">
         <v>360</v>
       </c>
       <c r="E109" t="s">
         <v>361</v>
       </c>
       <c r="F109" t="s">
         <v>16</v>
       </c>
       <c r="G109">
         <v>5207447011339</v>
       </c>
       <c r="H109">
-        <v>0.0</v>
+        <v>13.5</v>
       </c>
       <c r="I109">
-        <v>0.0</v>
+        <v>29.9</v>
       </c>
       <c r="J109" t="s">
         <v>342</v>
       </c>
       <c r="K109" t="s">
         <v>343</v>
       </c>
       <c r="L109" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="110" spans="1:12">
       <c r="A110" t="s">
         <v>363</v>
       </c>
       <c r="B110" t="s">
         <v>339</v>
       </c>
       <c r="C110" t="s">
         <v>232</v>
       </c>
       <c r="D110" t="s">
         <v>360</v>
       </c>
       <c r="E110" t="s">
         <v>361</v>
       </c>
       <c r="F110" t="s">
         <v>16</v>
       </c>
       <c r="G110">
         <v>5207447011636</v>
       </c>
       <c r="H110">
-        <v>0.0</v>
+        <v>19.9</v>
       </c>
       <c r="I110">
-        <v>0.0</v>
+        <v>45.9</v>
       </c>
       <c r="J110" t="s">
         <v>346</v>
       </c>
       <c r="K110" t="s">
         <v>343</v>
       </c>
       <c r="L110" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="111" spans="1:12">
       <c r="A111" t="s">
         <v>365</v>
       </c>
       <c r="B111" t="s">
         <v>339</v>
       </c>
       <c r="C111" t="s">
         <v>232</v>
       </c>
       <c r="D111" t="s">
         <v>360</v>
       </c>
       <c r="E111" t="s">
         <v>361</v>
       </c>
       <c r="F111" t="s">
         <v>16</v>
       </c>
       <c r="G111">
         <v>5207447011834</v>
       </c>
       <c r="H111">
-        <v>0.0</v>
+        <v>25.5</v>
       </c>
       <c r="I111">
-        <v>0.0</v>
+        <v>59.9</v>
       </c>
       <c r="J111" t="s">
         <v>349</v>
       </c>
       <c r="K111" t="s">
         <v>343</v>
       </c>
       <c r="L111" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="112" spans="1:12">
       <c r="A112" t="s">
         <v>367</v>
       </c>
       <c r="B112" t="s">
         <v>368</v>
       </c>
       <c r="C112" t="s">
         <v>232</v>
       </c>
       <c r="D112" t="s">
         <v>369</v>
       </c>
       <c r="E112" t="s">
         <v>353</v>
       </c>
       <c r="F112" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G112">
         <v>5207447014514</v>
       </c>
       <c r="H112">
         <v>0.0</v>
       </c>
       <c r="I112">
         <v>0.0</v>
       </c>
       <c r="J112" t="s">
         <v>370</v>
       </c>
       <c r="K112" t="s">
         <v>371</v>
       </c>
       <c r="L112" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="113" spans="1:12">
       <c r="A113" t="s">
         <v>373</v>
       </c>
       <c r="B113" t="s">
@@ -6694,2343 +6748,2495 @@
       </c>
     </row>
     <row r="120" spans="1:12">
       <c r="A120" t="s">
         <v>396</v>
       </c>
       <c r="B120" t="s">
         <v>387</v>
       </c>
       <c r="C120" t="s">
         <v>232</v>
       </c>
       <c r="D120" t="s">
         <v>397</v>
       </c>
       <c r="E120" t="s">
         <v>353</v>
       </c>
       <c r="F120" t="s">
         <v>16</v>
       </c>
       <c r="G120">
         <v>5207447017010</v>
       </c>
       <c r="H120">
-        <v>0.0</v>
+        <v>12.9</v>
       </c>
       <c r="I120">
-        <v>0.0</v>
+        <v>29.9</v>
       </c>
       <c r="J120" t="s">
         <v>389</v>
       </c>
       <c r="K120" t="s">
         <v>390</v>
       </c>
       <c r="L120" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="121" spans="1:12">
       <c r="A121" t="s">
         <v>399</v>
       </c>
       <c r="B121" t="s">
         <v>400</v>
       </c>
       <c r="C121" t="s">
         <v>232</v>
       </c>
       <c r="D121" t="s">
         <v>401</v>
       </c>
       <c r="E121" t="s">
         <v>353</v>
       </c>
       <c r="F121" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G121">
         <v>5207447015016</v>
       </c>
       <c r="H121">
         <v>0.0</v>
       </c>
       <c r="I121">
         <v>0.0</v>
       </c>
       <c r="J121" t="s">
         <v>402</v>
       </c>
       <c r="K121" t="s">
         <v>390</v>
       </c>
       <c r="L121" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="122" spans="1:12">
       <c r="A122" t="s">
         <v>404</v>
       </c>
       <c r="B122" t="s">
         <v>400</v>
       </c>
       <c r="C122" t="s">
         <v>232</v>
       </c>
       <c r="D122" t="s">
         <v>405</v>
       </c>
       <c r="E122" t="s">
-        <v>361</v>
+        <v>341</v>
       </c>
       <c r="F122" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="G122">
-        <v>5207447015030</v>
+        <v>5207447015023</v>
       </c>
       <c r="H122">
         <v>0.0</v>
       </c>
       <c r="I122">
         <v>0.0</v>
       </c>
       <c r="J122" t="s">
         <v>402</v>
       </c>
       <c r="K122" t="s">
         <v>390</v>
       </c>
       <c r="L122" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="123" spans="1:12">
       <c r="A123" t="s">
         <v>407</v>
       </c>
       <c r="B123" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="C123" t="s">
-        <v>232</v>
+        <v>46</v>
       </c>
       <c r="D123" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E123" t="s">
-        <v>341</v>
+        <v>410</v>
       </c>
       <c r="F123" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G123">
-        <v>5207447015023</v>
+        <v>5207447884056</v>
       </c>
       <c r="H123">
         <v>0.0</v>
       </c>
       <c r="I123">
         <v>0.0</v>
       </c>
       <c r="J123" t="s">
-        <v>402</v>
+        <v>128</v>
       </c>
       <c r="K123" t="s">
-        <v>390</v>
+        <v>123</v>
       </c>
       <c r="L123" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
     </row>
     <row r="124" spans="1:12">
       <c r="A124" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B124" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C124" t="s">
         <v>46</v>
       </c>
       <c r="D124" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E124" t="s">
         <v>413</v>
       </c>
       <c r="F124" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G124">
-        <v>5207447884056</v>
+        <v>5207447964741</v>
       </c>
       <c r="H124">
         <v>0.0</v>
       </c>
       <c r="I124">
         <v>0.0</v>
       </c>
       <c r="J124" t="s">
-        <v>128</v>
+        <v>51</v>
       </c>
       <c r="K124" t="s">
-        <v>123</v>
+        <v>164</v>
       </c>
       <c r="L124" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="125" spans="1:12">
       <c r="A125" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B125" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C125" t="s">
         <v>46</v>
       </c>
       <c r="D125" t="s">
+        <v>418</v>
+      </c>
+      <c r="E125" t="s">
         <v>417</v>
       </c>
-      <c r="E125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G125">
-        <v>5207447964741</v>
+        <v>5207447964765</v>
       </c>
       <c r="H125">
         <v>0.0</v>
       </c>
       <c r="I125">
         <v>0.0</v>
       </c>
       <c r="J125" t="s">
         <v>51</v>
       </c>
       <c r="K125" t="s">
         <v>164</v>
       </c>
       <c r="L125" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="126" spans="1:12">
       <c r="A126" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B126" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C126" t="s">
         <v>46</v>
       </c>
       <c r="D126" t="s">
+        <v>422</v>
+      </c>
+      <c r="E126" t="s">
         <v>421</v>
       </c>
-      <c r="E126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F126" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G126">
-        <v>5207447964765</v>
+        <v>5207447964734</v>
       </c>
       <c r="H126">
         <v>0.0</v>
       </c>
       <c r="I126">
         <v>0.0</v>
       </c>
       <c r="J126" t="s">
         <v>51</v>
       </c>
       <c r="K126" t="s">
         <v>164</v>
       </c>
       <c r="L126" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="127" spans="1:12">
       <c r="A127" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B127" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C127" t="s">
         <v>46</v>
       </c>
       <c r="D127" t="s">
+        <v>426</v>
+      </c>
+      <c r="E127" t="s">
         <v>425</v>
       </c>
-      <c r="E127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F127" t="s">
         <v>16</v>
       </c>
       <c r="G127">
-        <v>5207447964734</v>
+        <v>5207447964758</v>
       </c>
       <c r="H127">
         <v>0.0</v>
       </c>
       <c r="I127">
         <v>0.0</v>
       </c>
       <c r="J127" t="s">
         <v>51</v>
       </c>
       <c r="K127" t="s">
         <v>164</v>
       </c>
       <c r="L127" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="128" spans="1:12">
       <c r="A128" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B128" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C128" t="s">
         <v>46</v>
       </c>
       <c r="D128" t="s">
+        <v>430</v>
+      </c>
+      <c r="E128" t="s">
         <v>429</v>
       </c>
-      <c r="E128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" t="s">
         <v>16</v>
       </c>
       <c r="G128">
-        <v>5207447964758</v>
+        <v>5207447964710</v>
       </c>
       <c r="H128">
         <v>0.0</v>
       </c>
       <c r="I128">
         <v>0.0</v>
       </c>
       <c r="J128" t="s">
         <v>51</v>
       </c>
       <c r="K128" t="s">
         <v>164</v>
       </c>
       <c r="L128" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="129" spans="1:12">
       <c r="A129" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B129" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="C129" t="s">
         <v>46</v>
       </c>
       <c r="D129" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="E129" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="F129" t="s">
         <v>16</v>
       </c>
       <c r="G129">
-        <v>5207447964710</v>
+        <v>5207447964536</v>
       </c>
       <c r="H129">
         <v>0.0</v>
       </c>
       <c r="I129">
         <v>0.0</v>
       </c>
       <c r="J129" t="s">
-        <v>51</v>
+        <v>171</v>
       </c>
       <c r="K129" t="s">
         <v>164</v>
       </c>
       <c r="L129" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="130" spans="1:12">
       <c r="A130" t="s">
+        <v>434</v>
+      </c>
+      <c r="B130" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="C130" t="s">
         <v>46</v>
       </c>
       <c r="D130" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E130" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="F130" t="s">
         <v>16</v>
       </c>
       <c r="G130">
-        <v>5207447964536</v>
+        <v>5207447964727</v>
       </c>
       <c r="H130">
-        <v>0.0</v>
+        <v>4.7</v>
       </c>
       <c r="I130">
         <v>0.0</v>
       </c>
       <c r="J130" t="s">
-        <v>171</v>
+        <v>51</v>
       </c>
       <c r="K130" t="s">
         <v>164</v>
       </c>
       <c r="L130" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="131" spans="1:12">
       <c r="A131" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B131" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C131" t="s">
         <v>46</v>
       </c>
       <c r="D131" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E131" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F131" t="s">
         <v>16</v>
       </c>
       <c r="G131">
-        <v>5207447964727</v>
+        <v>5207447894062</v>
       </c>
       <c r="H131">
         <v>0.0</v>
       </c>
       <c r="I131">
         <v>0.0</v>
       </c>
       <c r="J131" t="s">
         <v>51</v>
       </c>
       <c r="K131" t="s">
-        <v>164</v>
+        <v>442</v>
       </c>
       <c r="L131" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
     </row>
     <row r="132" spans="1:12">
       <c r="A132" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="B132" t="s">
-        <v>442</v>
+        <v>267</v>
       </c>
       <c r="C132" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="D132" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="E132" t="s">
-        <v>444</v>
+        <v>234</v>
       </c>
       <c r="F132" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G132">
-        <v>5207447894062</v>
+        <v>5207447631629</v>
       </c>
       <c r="H132">
         <v>0.0</v>
       </c>
       <c r="I132">
         <v>0.0</v>
       </c>
       <c r="J132" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="K132" t="s">
-        <v>445</v>
+        <v>269</v>
       </c>
       <c r="L132" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="133" spans="1:12">
       <c r="A133" t="s">
         <v>447</v>
       </c>
       <c r="B133" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C133" t="s">
         <v>13</v>
       </c>
       <c r="D133" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="E133" t="s">
         <v>234</v>
       </c>
       <c r="F133" t="s">
         <v>31</v>
       </c>
       <c r="G133">
-        <v>5207447631629</v>
+        <v>5207447632022</v>
       </c>
       <c r="H133">
         <v>0.0</v>
       </c>
       <c r="I133">
         <v>0.0</v>
       </c>
       <c r="J133" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="K133" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L133" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
     </row>
     <row r="134" spans="1:12">
       <c r="A134" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B134" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C134" t="s">
         <v>13</v>
       </c>
       <c r="D134" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="E134" t="s">
         <v>234</v>
       </c>
       <c r="F134" t="s">
         <v>31</v>
       </c>
       <c r="G134">
-        <v>5207447632022</v>
+        <v>5207447630004</v>
       </c>
       <c r="H134">
         <v>0.0</v>
       </c>
       <c r="I134">
         <v>0.0</v>
       </c>
       <c r="J134" t="s">
-        <v>21</v>
+        <v>450</v>
       </c>
       <c r="K134" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L134" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="135" spans="1:12">
       <c r="A135" t="s">
         <v>452</v>
       </c>
       <c r="B135" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C135" t="s">
         <v>13</v>
       </c>
       <c r="D135" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="E135" t="s">
         <v>234</v>
       </c>
       <c r="F135" t="s">
         <v>31</v>
       </c>
       <c r="G135">
-        <v>5207447630004</v>
+        <v>5207447638017</v>
       </c>
       <c r="H135">
         <v>0.0</v>
       </c>
       <c r="I135">
         <v>0.0</v>
       </c>
       <c r="J135" t="s">
+        <v>40</v>
+      </c>
+      <c r="K135" t="s">
+        <v>269</v>
+      </c>
+      <c r="L135" t="s">
         <v>453</v>
-      </c>
-[...4 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="136" spans="1:12">
       <c r="A136" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B136" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C136" t="s">
         <v>13</v>
       </c>
       <c r="D136" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="E136" t="s">
         <v>234</v>
       </c>
       <c r="F136" t="s">
         <v>31</v>
       </c>
       <c r="G136">
-        <v>5207447638017</v>
+        <v>5207447631421</v>
       </c>
       <c r="H136">
         <v>0.0</v>
       </c>
       <c r="I136">
         <v>0.0</v>
       </c>
       <c r="J136" t="s">
-        <v>40</v>
+        <v>455</v>
       </c>
       <c r="K136" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L136" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="137" spans="1:12">
       <c r="A137" t="s">
         <v>457</v>
       </c>
       <c r="B137" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C137" t="s">
         <v>13</v>
       </c>
       <c r="D137" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="E137" t="s">
         <v>234</v>
       </c>
       <c r="F137" t="s">
         <v>31</v>
       </c>
       <c r="G137">
-        <v>5207447631421</v>
+        <v>5207447638024</v>
       </c>
       <c r="H137">
         <v>0.0</v>
       </c>
       <c r="I137">
         <v>0.0</v>
       </c>
       <c r="J137" t="s">
         <v>458</v>
       </c>
       <c r="K137" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L137" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="138" spans="1:12">
       <c r="A138" t="s">
         <v>460</v>
       </c>
       <c r="B138" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C138" t="s">
         <v>13</v>
       </c>
       <c r="D138" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="E138" t="s">
         <v>234</v>
       </c>
       <c r="F138" t="s">
         <v>31</v>
       </c>
       <c r="G138">
-        <v>5207447638024</v>
+        <v>5207447632435</v>
       </c>
       <c r="H138">
         <v>0.0</v>
       </c>
       <c r="I138">
         <v>0.0</v>
       </c>
       <c r="J138" t="s">
+        <v>279</v>
+      </c>
+      <c r="K138" t="s">
+        <v>269</v>
+      </c>
+      <c r="L138" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="139" spans="1:12">
       <c r="A139" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B139" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C139" t="s">
         <v>13</v>
       </c>
       <c r="D139" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="E139" t="s">
         <v>234</v>
       </c>
       <c r="F139" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G139">
-        <v>5207447632435</v>
+        <v>5207447634064</v>
       </c>
       <c r="H139">
         <v>0.0</v>
       </c>
       <c r="I139">
         <v>0.0</v>
       </c>
       <c r="J139" t="s">
-        <v>279</v>
+        <v>463</v>
       </c>
       <c r="K139" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L139" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="140" spans="1:12">
       <c r="A140" t="s">
         <v>465</v>
       </c>
       <c r="B140" t="s">
-        <v>266</v>
+        <v>253</v>
       </c>
       <c r="C140" t="s">
         <v>13</v>
       </c>
       <c r="D140" t="s">
-        <v>448</v>
+        <v>466</v>
       </c>
       <c r="E140" t="s">
         <v>234</v>
       </c>
       <c r="F140" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G140">
-        <v>5207447634064</v>
+        <v>5207447631216</v>
       </c>
       <c r="H140">
         <v>0.0</v>
       </c>
       <c r="I140">
         <v>0.0</v>
       </c>
       <c r="J140" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="K140" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
       <c r="L140" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="141" spans="1:12">
       <c r="A141" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B141" t="s">
         <v>253</v>
       </c>
       <c r="C141" t="s">
         <v>13</v>
       </c>
       <c r="D141" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="E141" t="s">
         <v>234</v>
       </c>
       <c r="F141" t="s">
         <v>31</v>
       </c>
       <c r="G141">
-        <v>5207447631216</v>
+        <v>5207447631513</v>
       </c>
       <c r="H141">
         <v>0.0</v>
       </c>
       <c r="I141">
         <v>0.0</v>
       </c>
       <c r="J141" t="s">
-        <v>470</v>
+        <v>255</v>
       </c>
       <c r="K141" t="s">
         <v>253</v>
       </c>
       <c r="L141" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="142" spans="1:12">
       <c r="A142" t="s">
+        <v>471</v>
+      </c>
+      <c r="B142" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="C142" t="s">
         <v>13</v>
       </c>
       <c r="D142" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="E142" t="s">
-        <v>234</v>
+        <v>474</v>
       </c>
       <c r="F142" t="s">
         <v>31</v>
       </c>
       <c r="G142">
-        <v>5207447631513</v>
+        <v>5207447668014</v>
       </c>
       <c r="H142">
         <v>0.0</v>
       </c>
       <c r="I142">
         <v>0.0</v>
       </c>
       <c r="J142" t="s">
-        <v>255</v>
+        <v>40</v>
       </c>
       <c r="K142" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="L142" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="143" spans="1:12">
       <c r="A143" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B143" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="C143" t="s">
         <v>13</v>
       </c>
       <c r="D143" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="E143" t="s">
+        <v>474</v>
+      </c>
+      <c r="F143" t="s">
+        <v>264</v>
+      </c>
+      <c r="G143">
+        <v>5207447661312</v>
+      </c>
+      <c r="H143">
+        <v>0.0</v>
+      </c>
+      <c r="I143">
+        <v>0.0</v>
+      </c>
+      <c r="J143" t="s">
         <v>477</v>
       </c>
-      <c r="F143" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K143" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L143" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="144" spans="1:12">
       <c r="A144" t="s">
         <v>479</v>
       </c>
       <c r="B144" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="C144" t="s">
         <v>13</v>
       </c>
       <c r="D144" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="E144" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="F144" t="s">
         <v>31</v>
       </c>
       <c r="G144">
-        <v>5207447661312</v>
+        <v>5207447665082</v>
       </c>
       <c r="H144">
         <v>0.0</v>
       </c>
       <c r="I144">
         <v>0.0</v>
       </c>
       <c r="J144" t="s">
         <v>480</v>
       </c>
       <c r="K144" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L144" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="145" spans="1:12">
       <c r="A145" t="s">
         <v>482</v>
       </c>
       <c r="B145" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="C145" t="s">
         <v>13</v>
       </c>
       <c r="D145" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="E145" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F145" t="s">
-        <v>16</v>
+        <v>264</v>
       </c>
       <c r="G145">
-        <v>5207447665082</v>
+        <v>5207447621538</v>
       </c>
       <c r="H145">
         <v>0.0</v>
       </c>
       <c r="I145">
         <v>0.0</v>
       </c>
       <c r="J145" t="s">
-        <v>483</v>
+        <v>255</v>
       </c>
       <c r="K145" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
       <c r="L145" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="146" spans="1:12">
       <c r="A146" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B146" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="C146" t="s">
         <v>13</v>
       </c>
       <c r="D146" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="E146" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="F146" t="s">
         <v>31</v>
       </c>
       <c r="G146">
-        <v>5207447621538</v>
+        <v>5207447621033</v>
       </c>
       <c r="H146">
         <v>0.0</v>
       </c>
       <c r="I146">
         <v>0.0</v>
       </c>
       <c r="J146" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="K146" t="s">
         <v>253</v>
       </c>
       <c r="L146" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="147" spans="1:12">
       <c r="A147" t="s">
+        <v>489</v>
+      </c>
+      <c r="B147" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="C147" t="s">
         <v>13</v>
       </c>
       <c r="D147" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="E147" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="F147" t="s">
-        <v>31</v>
+        <v>264</v>
       </c>
       <c r="G147">
-        <v>5207447621033</v>
+        <v>5207447671625</v>
       </c>
       <c r="H147">
         <v>0.0</v>
       </c>
       <c r="I147">
         <v>0.0</v>
       </c>
       <c r="J147" t="s">
-        <v>258</v>
+        <v>17</v>
       </c>
       <c r="K147" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="L147" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="148" spans="1:12">
       <c r="A148" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B148" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="C148" t="s">
         <v>13</v>
       </c>
       <c r="D148" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="E148" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="F148" t="s">
         <v>31</v>
       </c>
       <c r="G148">
-        <v>5207447671625</v>
+        <v>5207447672028</v>
       </c>
       <c r="H148">
         <v>0.0</v>
       </c>
       <c r="I148">
         <v>0.0</v>
       </c>
       <c r="J148" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="K148" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L148" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="149" spans="1:12">
       <c r="A149" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B149" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="C149" t="s">
         <v>13</v>
       </c>
       <c r="D149" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="E149" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="F149" t="s">
         <v>31</v>
       </c>
       <c r="G149">
-        <v>5207447672028</v>
+        <v>5207447678013</v>
       </c>
       <c r="H149">
         <v>0.0</v>
       </c>
       <c r="I149">
         <v>0.0</v>
       </c>
       <c r="J149" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="K149" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L149" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="150" spans="1:12">
       <c r="A150" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="B150" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="C150" t="s">
         <v>13</v>
       </c>
       <c r="D150" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="E150" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="F150" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G150">
-        <v>5207447678013</v>
+        <v>5207447671212</v>
       </c>
       <c r="H150">
         <v>0.0</v>
       </c>
       <c r="I150">
         <v>0.0</v>
       </c>
       <c r="J150" t="s">
-        <v>40</v>
+        <v>276</v>
       </c>
       <c r="K150" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L150" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="151" spans="1:12">
       <c r="A151" t="s">
+        <v>500</v>
+      </c>
+      <c r="B151" t="s">
         <v>501</v>
       </c>
-      <c r="B151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C151" t="s">
-        <v>13</v>
+        <v>232</v>
       </c>
       <c r="D151" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="E151" t="s">
-        <v>495</v>
+        <v>234</v>
       </c>
       <c r="F151" t="s">
         <v>16</v>
       </c>
       <c r="G151">
-        <v>5207447671212</v>
+        <v>5207447033010</v>
       </c>
       <c r="H151">
         <v>0.0</v>
       </c>
       <c r="I151">
         <v>0.0</v>
       </c>
       <c r="J151" t="s">
-        <v>275</v>
+        <v>503</v>
       </c>
       <c r="K151" t="s">
-        <v>268</v>
+        <v>504</v>
       </c>
       <c r="L151" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
     </row>
     <row r="152" spans="1:12">
       <c r="A152" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B152" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="C152" t="s">
         <v>232</v>
       </c>
       <c r="D152" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="E152" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="F152" t="s">
         <v>16</v>
       </c>
       <c r="G152">
-        <v>5207447033010</v>
+        <v>5207447033003</v>
       </c>
       <c r="H152">
         <v>0.0</v>
       </c>
       <c r="I152">
         <v>0.0</v>
       </c>
       <c r="J152" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="K152" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="L152" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="153" spans="1:12">
       <c r="A153" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B153" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C153" t="s">
         <v>232</v>
       </c>
       <c r="D153" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="E153" t="s">
-        <v>242</v>
+        <v>514</v>
       </c>
       <c r="F153" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G153">
-        <v>5207447033003</v>
+        <v>5207447033027</v>
       </c>
       <c r="H153">
         <v>0.0</v>
       </c>
       <c r="I153">
         <v>0.0</v>
       </c>
       <c r="J153" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="K153" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="L153" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="154" spans="1:12">
       <c r="A154" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B154" t="s">
-        <v>515</v>
+        <v>60</v>
       </c>
       <c r="C154" t="s">
-        <v>232</v>
+        <v>292</v>
       </c>
       <c r="D154" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E154" t="s">
-        <v>517</v>
+        <v>60</v>
       </c>
       <c r="F154" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="G154">
-        <v>5207447033027</v>
+        <v>5207447041619</v>
       </c>
       <c r="H154">
-        <v>0.0</v>
+        <v>33.2</v>
       </c>
       <c r="I154">
-        <v>0.0</v>
+        <v>79.9</v>
       </c>
       <c r="J154" t="s">
-        <v>506</v>
+        <v>17</v>
       </c>
       <c r="K154" t="s">
-        <v>507</v>
+        <v>518</v>
       </c>
       <c r="L154" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="155" spans="1:12">
       <c r="A155" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B155" t="s">
         <v>60</v>
       </c>
       <c r="C155" t="s">
         <v>292</v>
       </c>
       <c r="D155" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="E155" t="s">
         <v>60</v>
       </c>
       <c r="F155" t="s">
-        <v>71</v>
+        <v>264</v>
       </c>
       <c r="G155">
-        <v>5207447041619</v>
+        <v>5207447041213</v>
       </c>
       <c r="H155">
-        <v>0.0</v>
+        <v>19.5</v>
       </c>
       <c r="I155">
-        <v>0.0</v>
+        <v>47.5</v>
       </c>
       <c r="J155" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="K155" t="s">
+        <v>518</v>
+      </c>
+      <c r="L155" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="156" spans="1:12">
       <c r="A156" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="B156" t="s">
         <v>60</v>
       </c>
       <c r="C156" t="s">
         <v>292</v>
       </c>
       <c r="D156" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="E156" t="s">
         <v>60</v>
       </c>
       <c r="F156" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G156">
-        <v>5207447041213</v>
+        <v>5207447047017</v>
       </c>
       <c r="H156">
-        <v>0.0</v>
+        <v>9.45</v>
       </c>
       <c r="I156">
-        <v>0.0</v>
+        <v>22.9</v>
       </c>
       <c r="J156" t="s">
-        <v>24</v>
+        <v>523</v>
       </c>
       <c r="K156" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="L156" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="157" spans="1:12">
       <c r="A157" t="s">
         <v>525</v>
       </c>
       <c r="B157" t="s">
         <v>60</v>
       </c>
       <c r="C157" t="s">
         <v>292</v>
       </c>
       <c r="D157" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="E157" t="s">
         <v>60</v>
       </c>
       <c r="F157" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G157">
-        <v>5207447047017</v>
+        <v>5207447047314</v>
       </c>
       <c r="H157">
-        <v>0.0</v>
+        <v>18.9</v>
       </c>
       <c r="I157">
-        <v>0.0</v>
+        <v>44.9</v>
       </c>
       <c r="J157" t="s">
         <v>526</v>
       </c>
       <c r="K157" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="L157" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="158" spans="1:12">
       <c r="A158" t="s">
         <v>528</v>
       </c>
       <c r="B158" t="s">
         <v>60</v>
       </c>
       <c r="C158" t="s">
         <v>292</v>
       </c>
       <c r="D158" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="E158" t="s">
         <v>60</v>
       </c>
       <c r="F158" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G158">
-        <v>5207447047314</v>
+        <v>5207447040018</v>
       </c>
       <c r="H158">
-        <v>0.0</v>
+        <v>27.5</v>
       </c>
       <c r="I158">
-        <v>0.0</v>
+        <v>65.9</v>
       </c>
       <c r="J158" t="s">
         <v>529</v>
       </c>
       <c r="K158" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="L158" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="159" spans="1:12">
       <c r="A159" t="s">
         <v>531</v>
       </c>
       <c r="B159" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="C159" t="s">
         <v>292</v>
       </c>
       <c r="D159" t="s">
-        <v>520</v>
+        <v>532</v>
       </c>
       <c r="E159" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="F159" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G159">
-        <v>5207447040018</v>
+        <v>5207447041626</v>
       </c>
       <c r="H159">
-        <v>0.0</v>
+        <v>33.2</v>
       </c>
       <c r="I159">
-        <v>0.0</v>
+        <v>79.9</v>
       </c>
       <c r="J159" t="s">
-        <v>532</v>
+        <v>17</v>
       </c>
       <c r="K159" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="L159" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="160" spans="1:12">
       <c r="A160" t="s">
         <v>534</v>
       </c>
       <c r="B160" t="s">
         <v>28</v>
       </c>
       <c r="C160" t="s">
         <v>292</v>
       </c>
       <c r="D160" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="E160" t="s">
         <v>28</v>
       </c>
       <c r="F160" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G160">
-        <v>5207447041626</v>
+        <v>5207447041220</v>
       </c>
       <c r="H160">
-        <v>0.0</v>
+        <v>19.5</v>
       </c>
       <c r="I160">
-        <v>0.0</v>
+        <v>47.5</v>
       </c>
       <c r="J160" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="K160" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="L160" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="161" spans="1:12">
       <c r="A161" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="B161" t="s">
         <v>28</v>
       </c>
       <c r="C161" t="s">
         <v>292</v>
       </c>
       <c r="D161" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="E161" t="s">
         <v>28</v>
       </c>
       <c r="F161" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G161">
-        <v>5207447041220</v>
+        <v>5207447047024</v>
       </c>
       <c r="H161">
-        <v>0.0</v>
+        <v>9.45</v>
       </c>
       <c r="I161">
-        <v>0.0</v>
+        <v>22.9</v>
       </c>
       <c r="J161" t="s">
-        <v>24</v>
+        <v>523</v>
       </c>
       <c r="K161" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="L161" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="162" spans="1:12">
       <c r="A162" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="B162" t="s">
         <v>28</v>
       </c>
       <c r="C162" t="s">
         <v>292</v>
       </c>
       <c r="D162" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="E162" t="s">
         <v>28</v>
       </c>
       <c r="F162" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G162">
-        <v>5207447047024</v>
+        <v>5207447047321</v>
       </c>
       <c r="H162">
-        <v>0.0</v>
+        <v>18.9</v>
       </c>
       <c r="I162">
-        <v>0.0</v>
+        <v>44.9</v>
       </c>
       <c r="J162" t="s">
         <v>526</v>
       </c>
       <c r="K162" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="L162" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="163" spans="1:12">
       <c r="A163" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="B163" t="s">
         <v>28</v>
       </c>
       <c r="C163" t="s">
         <v>292</v>
       </c>
       <c r="D163" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="E163" t="s">
         <v>28</v>
       </c>
       <c r="F163" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G163">
-        <v>5207447047321</v>
+        <v>5207447040025</v>
       </c>
       <c r="H163">
-        <v>0.0</v>
+        <v>27.5</v>
       </c>
       <c r="I163">
-        <v>0.0</v>
+        <v>65.9</v>
       </c>
       <c r="J163" t="s">
         <v>529</v>
       </c>
       <c r="K163" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="L163" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="164" spans="1:12">
       <c r="A164" t="s">
+        <v>542</v>
+      </c>
+      <c r="B164" t="s">
+        <v>371</v>
+      </c>
+      <c r="C164" t="s">
+        <v>232</v>
+      </c>
+      <c r="D164" t="s">
         <v>543</v>
       </c>
-      <c r="B164" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E164" t="s">
-        <v>28</v>
+        <v>310</v>
       </c>
       <c r="F164" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G164">
-        <v>5207447040025</v>
+        <v>5207447014545</v>
       </c>
       <c r="H164">
-        <v>0.0</v>
+        <v>7.6</v>
       </c>
       <c r="I164">
-        <v>0.0</v>
+        <v>17.9</v>
       </c>
       <c r="J164" t="s">
-        <v>532</v>
+        <v>370</v>
       </c>
       <c r="K164" t="s">
-        <v>521</v>
+        <v>371</v>
       </c>
       <c r="L164" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="165" spans="1:12">
       <c r="A165" t="s">
         <v>545</v>
       </c>
       <c r="B165" t="s">
         <v>371</v>
       </c>
       <c r="C165" t="s">
         <v>232</v>
       </c>
       <c r="D165" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="E165" t="s">
         <v>310</v>
       </c>
       <c r="F165" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G165">
-        <v>5207447014545</v>
+        <v>5207447013043</v>
       </c>
       <c r="H165">
-        <v>0.0</v>
+        <v>7.6</v>
       </c>
       <c r="I165">
-        <v>0.0</v>
+        <v>17.9</v>
       </c>
       <c r="J165" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="K165" t="s">
         <v>371</v>
       </c>
       <c r="L165" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="166" spans="1:12">
       <c r="A166" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="B166" t="s">
-        <v>371</v>
+        <v>400</v>
       </c>
       <c r="C166" t="s">
         <v>232</v>
       </c>
       <c r="D166" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="E166" t="s">
         <v>310</v>
       </c>
       <c r="F166" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G166">
-        <v>5207447013043</v>
+        <v>5207447015047</v>
       </c>
       <c r="H166">
-        <v>0.0</v>
+        <v>13.5</v>
       </c>
       <c r="I166">
-        <v>0.0</v>
+        <v>29.9</v>
       </c>
       <c r="J166" t="s">
-        <v>374</v>
+        <v>402</v>
       </c>
       <c r="K166" t="s">
-        <v>371</v>
+        <v>390</v>
       </c>
       <c r="L166" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="167" spans="1:12">
       <c r="A167" t="s">
         <v>550</v>
       </c>
       <c r="B167" t="s">
-        <v>400</v>
+        <v>339</v>
       </c>
       <c r="C167" t="s">
         <v>232</v>
       </c>
       <c r="D167" t="s">
         <v>551</v>
       </c>
       <c r="E167" t="s">
         <v>310</v>
       </c>
       <c r="F167" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G167">
-        <v>5207447015047</v>
+        <v>5207447011346</v>
       </c>
       <c r="H167">
-        <v>0.0</v>
+        <v>13.5</v>
       </c>
       <c r="I167">
-        <v>0.0</v>
+        <v>29.9</v>
       </c>
       <c r="J167" t="s">
-        <v>402</v>
+        <v>342</v>
       </c>
       <c r="K167" t="s">
-        <v>390</v>
+        <v>343</v>
       </c>
       <c r="L167" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="168" spans="1:12">
       <c r="A168" t="s">
         <v>553</v>
       </c>
       <c r="B168" t="s">
         <v>339</v>
       </c>
       <c r="C168" t="s">
         <v>232</v>
       </c>
       <c r="D168" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E168" t="s">
         <v>310</v>
       </c>
       <c r="F168" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G168">
-        <v>5207447011346</v>
+        <v>5207447011643</v>
       </c>
       <c r="H168">
-        <v>0.0</v>
+        <v>19.9</v>
       </c>
       <c r="I168">
-        <v>0.0</v>
+        <v>45.9</v>
       </c>
       <c r="J168" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="K168" t="s">
         <v>343</v>
       </c>
       <c r="L168" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="169" spans="1:12">
       <c r="A169" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="B169" t="s">
         <v>339</v>
       </c>
       <c r="C169" t="s">
         <v>232</v>
       </c>
       <c r="D169" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E169" t="s">
         <v>310</v>
       </c>
       <c r="F169" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G169">
-        <v>5207447011643</v>
+        <v>5207447011841</v>
       </c>
       <c r="H169">
-        <v>0.0</v>
+        <v>25.5</v>
       </c>
       <c r="I169">
-        <v>0.0</v>
+        <v>59.9</v>
       </c>
       <c r="J169" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="K169" t="s">
         <v>343</v>
       </c>
       <c r="L169" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="170" spans="1:12">
       <c r="A170" t="s">
+        <v>557</v>
+      </c>
+      <c r="B170" t="s">
         <v>558</v>
       </c>
-      <c r="B170" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C170" t="s">
-        <v>232</v>
+        <v>46</v>
       </c>
       <c r="D170" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="E170" t="s">
-        <v>310</v>
+        <v>560</v>
       </c>
       <c r="F170" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G170">
-        <v>5207447011841</v>
+        <v>5207447914012</v>
       </c>
       <c r="H170">
-        <v>0.0</v>
+        <v>4.5</v>
       </c>
       <c r="I170">
-        <v>0.0</v>
+        <v>9.9</v>
       </c>
       <c r="J170" t="s">
-        <v>349</v>
+        <v>51</v>
       </c>
       <c r="K170" t="s">
-        <v>343</v>
+        <v>561</v>
       </c>
       <c r="L170" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
     </row>
     <row r="171" spans="1:12">
       <c r="A171" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="B171" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="C171" t="s">
         <v>46</v>
       </c>
       <c r="D171" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="E171" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F171" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G171">
-        <v>5207447914012</v>
+        <v>5207447916016</v>
       </c>
       <c r="H171">
-        <v>0.0</v>
+        <v>8.5</v>
       </c>
       <c r="I171">
-        <v>0.0</v>
+        <v>19.9</v>
       </c>
       <c r="J171" t="s">
-        <v>51</v>
+        <v>106</v>
       </c>
       <c r="K171" t="s">
+        <v>561</v>
+      </c>
+      <c r="L171" t="s">
         <v>564</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
     </row>
     <row r="172" spans="1:12">
       <c r="A172" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="B172" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="C172" t="s">
         <v>46</v>
       </c>
       <c r="D172" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="E172" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="F172" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G172">
-        <v>5207447916016</v>
+        <v>5207447914029</v>
       </c>
       <c r="H172">
-        <v>0.0</v>
+        <v>4.5</v>
       </c>
       <c r="I172">
-        <v>0.0</v>
+        <v>9.9</v>
       </c>
       <c r="J172" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="K172" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="L172" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="173" spans="1:12">
       <c r="A173" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="B173" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="C173" t="s">
         <v>46</v>
       </c>
       <c r="D173" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="E173" t="s">
+        <v>567</v>
+      </c>
+      <c r="F173" t="s">
+        <v>16</v>
+      </c>
+      <c r="G173">
+        <v>5207447916023</v>
+      </c>
+      <c r="H173">
+        <v>8.5</v>
+      </c>
+      <c r="I173">
+        <v>19.9</v>
+      </c>
+      <c r="J173" t="s">
+        <v>106</v>
+      </c>
+      <c r="K173" t="s">
+        <v>561</v>
+      </c>
+      <c r="L173" t="s">
         <v>570</v>
-      </c>
-[...19 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="174" spans="1:12">
       <c r="A174" t="s">
+        <v>571</v>
+      </c>
+      <c r="B174" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="C174" t="s">
         <v>46</v>
       </c>
       <c r="D174" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E174" t="s">
-        <v>570</v>
+        <v>192</v>
       </c>
       <c r="F174" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G174">
-        <v>5207447916023</v>
+        <v>5207447906093</v>
       </c>
       <c r="H174">
-        <v>0.0</v>
+        <v>5.5</v>
       </c>
       <c r="I174">
-        <v>0.0</v>
+        <v>12.9</v>
       </c>
       <c r="J174" t="s">
         <v>54</v>
       </c>
       <c r="K174" t="s">
-        <v>564</v>
+        <v>574</v>
       </c>
       <c r="L174" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
     </row>
     <row r="175" spans="1:12">
       <c r="A175" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B175" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="C175" t="s">
         <v>46</v>
       </c>
       <c r="D175" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="E175" t="s">
         <v>192</v>
       </c>
       <c r="F175" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G175">
         <v>5207447904068</v>
       </c>
       <c r="H175">
-        <v>0.0</v>
+        <v>2.5</v>
       </c>
       <c r="I175">
-        <v>0.0</v>
+        <v>5.9</v>
       </c>
       <c r="J175" t="s">
-        <v>51</v>
+        <v>128</v>
       </c>
       <c r="K175" t="s">
+        <v>574</v>
+      </c>
+      <c r="L175" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="176" spans="1:12">
       <c r="A176" t="s">
+        <v>578</v>
+      </c>
+      <c r="B176" t="s">
         <v>579</v>
       </c>
-      <c r="B176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C176" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="D176" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E176" t="s">
-        <v>192</v>
+        <v>581</v>
       </c>
       <c r="F176" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G176">
-        <v>5207447906093</v>
+        <v>5207447301621</v>
       </c>
       <c r="H176">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="I176">
-        <v>0.0</v>
+        <v>23.9</v>
       </c>
       <c r="J176" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="K176" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="L176" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="177" spans="1:12">
       <c r="A177" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="B177" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="C177" t="s">
         <v>13</v>
       </c>
       <c r="D177" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="E177" t="s">
+        <v>581</v>
+      </c>
+      <c r="F177" t="s">
+        <v>16</v>
+      </c>
+      <c r="G177">
+        <v>5207447301218</v>
+      </c>
+      <c r="H177">
+        <v>5.5</v>
+      </c>
+      <c r="I177">
+        <v>12.9</v>
+      </c>
+      <c r="J177" t="s">
+        <v>276</v>
+      </c>
+      <c r="K177" t="s">
+        <v>579</v>
+      </c>
+      <c r="L177" t="s">
         <v>584</v>
-      </c>
-[...19 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="178" spans="1:12">
       <c r="A178" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B178" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="C178" t="s">
         <v>13</v>
       </c>
       <c r="D178" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="E178" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="F178" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G178">
-        <v>5207447301218</v>
+        <v>5207447306541</v>
       </c>
       <c r="H178">
-        <v>0.0</v>
+        <v>2.5</v>
       </c>
       <c r="I178">
-        <v>0.0</v>
+        <v>5.9</v>
       </c>
       <c r="J178" t="s">
-        <v>275</v>
+        <v>586</v>
       </c>
       <c r="K178" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="L178" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="179" spans="1:12">
       <c r="A179" t="s">
         <v>588</v>
       </c>
       <c r="B179" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="C179" t="s">
         <v>13</v>
       </c>
       <c r="D179" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="E179" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="F179" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G179">
-        <v>5207447306541</v>
+        <v>5207447306596</v>
       </c>
       <c r="H179">
-        <v>0.0</v>
+        <v>3.4</v>
       </c>
       <c r="I179">
-        <v>0.0</v>
+        <v>7.9</v>
       </c>
       <c r="J179" t="s">
         <v>589</v>
       </c>
       <c r="K179" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="L179" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="180" spans="1:12">
       <c r="A180" t="s">
         <v>591</v>
       </c>
       <c r="B180" t="s">
-        <v>582</v>
+        <v>592</v>
       </c>
       <c r="C180" t="s">
         <v>13</v>
       </c>
       <c r="D180" t="s">
-        <v>583</v>
+        <v>593</v>
       </c>
       <c r="E180" t="s">
-        <v>584</v>
+        <v>121</v>
       </c>
       <c r="F180" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G180">
-        <v>5207447306596</v>
+        <v>5207447051311</v>
       </c>
       <c r="H180">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="I180">
-        <v>0.0</v>
+        <v>49.0</v>
       </c>
       <c r="J180" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="K180" t="s">
-        <v>582</v>
+        <v>595</v>
       </c>
       <c r="L180" t="s">
-        <v>593</v>
+        <v>596</v>
+      </c>
+    </row>
+    <row r="181" spans="1:12">
+      <c r="A181" t="s">
+        <v>597</v>
+      </c>
+      <c r="B181" t="s">
+        <v>598</v>
+      </c>
+      <c r="C181" t="s">
+        <v>292</v>
+      </c>
+      <c r="D181" t="s">
+        <v>599</v>
+      </c>
+      <c r="E181" t="s">
+        <v>598</v>
+      </c>
+      <c r="F181" t="s">
+        <v>64</v>
+      </c>
+      <c r="G181">
+        <v>5207447846016</v>
+      </c>
+      <c r="H181">
+        <v>8.0</v>
+      </c>
+      <c r="I181">
+        <v>18.9</v>
+      </c>
+      <c r="J181" t="s">
+        <v>600</v>
+      </c>
+      <c r="K181" t="s">
+        <v>601</v>
+      </c>
+      <c r="L181" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="182" spans="1:12">
+      <c r="A182" t="s">
+        <v>603</v>
+      </c>
+      <c r="B182" t="s">
+        <v>598</v>
+      </c>
+      <c r="C182" t="s">
+        <v>292</v>
+      </c>
+      <c r="D182" t="s">
+        <v>599</v>
+      </c>
+      <c r="E182" t="s">
+        <v>598</v>
+      </c>
+      <c r="F182" t="s">
+        <v>64</v>
+      </c>
+      <c r="G182">
+        <v>5207447847013</v>
+      </c>
+      <c r="H182">
+        <v>13.0</v>
+      </c>
+      <c r="I182">
+        <v>29.9</v>
+      </c>
+      <c r="J182" t="s">
+        <v>604</v>
+      </c>
+      <c r="K182" t="s">
+        <v>601</v>
+      </c>
+      <c r="L182" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="183" spans="1:12">
+      <c r="A183" t="s">
+        <v>606</v>
+      </c>
+      <c r="B183" t="s">
+        <v>607</v>
+      </c>
+      <c r="C183" t="s">
+        <v>292</v>
+      </c>
+      <c r="D183" t="s">
+        <v>608</v>
+      </c>
+      <c r="E183" t="s">
+        <v>607</v>
+      </c>
+      <c r="F183" t="s">
+        <v>64</v>
+      </c>
+      <c r="G183">
+        <v>5207447846023</v>
+      </c>
+      <c r="H183">
+        <v>8.0</v>
+      </c>
+      <c r="I183">
+        <v>18.9</v>
+      </c>
+      <c r="J183" t="s">
+        <v>600</v>
+      </c>
+      <c r="K183" t="s">
+        <v>601</v>
+      </c>
+      <c r="L183" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="184" spans="1:12">
+      <c r="A184" t="s">
+        <v>610</v>
+      </c>
+      <c r="B184" t="s">
+        <v>607</v>
+      </c>
+      <c r="C184" t="s">
+        <v>292</v>
+      </c>
+      <c r="D184" t="s">
+        <v>608</v>
+      </c>
+      <c r="E184" t="s">
+        <v>607</v>
+      </c>
+      <c r="F184" t="s">
+        <v>64</v>
+      </c>
+      <c r="G184">
+        <v>5207447847020</v>
+      </c>
+      <c r="H184">
+        <v>13.0</v>
+      </c>
+      <c r="I184">
+        <v>29.9</v>
+      </c>
+      <c r="J184" t="s">
+        <v>604</v>
+      </c>
+      <c r="K184" t="s">
+        <v>601</v>
+      </c>
+      <c r="L184" t="s">
+        <v>611</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">